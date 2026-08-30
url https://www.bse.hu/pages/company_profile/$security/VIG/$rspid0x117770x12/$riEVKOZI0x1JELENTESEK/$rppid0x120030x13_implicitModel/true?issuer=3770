--- v0 (2025-12-15)
+++ v1 (2026-08-30)
@@ -6,98 +6,104 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="41">
   <si>
     <t>Mid-year reports - VIENNA INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>Non-audited, consolidated, in compliance with IFRS (Business Year: January 1 - June 30)</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (2)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (2)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (3)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(thousand EUR)</t>
   </si>
   <si>
     <t>Net sales</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Net income from financial activities</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>Fixed Assets</t>
   </si>
   <si>
     <t>Intangible Assets</t>
   </si>
   <si>
     <t>Tangible assets</t>
   </si>
@@ -263,523 +269,587 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G33"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="87.9453125" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="75.37890625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
         <v>7</v>
       </c>
+      <c r="G4" t="s" s="1">
+        <v>8</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>9</v>
+        <v>10</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" t="n" s="3">
+        <v>6081951.0</v>
+      </c>
+      <c r="C6" t="n" s="3">
         <v>5705969.0</v>
       </c>
-      <c r="C6" t="n" s="3">
+      <c r="D6" t="n" s="3">
         <v>5158354.0</v>
       </c>
-      <c r="D6" t="n" s="3">
+      <c r="E6" t="n" s="3">
         <v>4586630.0</v>
       </c>
-      <c r="E6" t="n" s="3">
+      <c r="F6" t="n" s="3">
         <v>4042084.0</v>
       </c>
-      <c r="F6" t="n" s="3">
+      <c r="G6" t="n" s="3">
         <v>4822628.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" t="n" s="7">
+        <v>683805.0</v>
+      </c>
+      <c r="C7" t="n" s="7">
         <v>644682.0</v>
       </c>
-      <c r="C7" t="n" s="7">
+      <c r="D7" t="n" s="7">
         <v>518886.0</v>
       </c>
-      <c r="D7" t="n" s="7">
+      <c r="E7" t="n" s="7">
         <v>515059.0</v>
       </c>
-      <c r="E7" t="n" s="7">
+      <c r="F7" t="n" s="7">
         <v>254656.0</v>
       </c>
-      <c r="F7" t="n" s="7">
+      <c r="G7" t="n" s="7">
         <v>251403.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" t="n" s="8">
+        <v>373513.0</v>
+      </c>
+      <c r="C8" t="n" s="8">
         <v>295571.0</v>
       </c>
-      <c r="C8" t="n" s="8">
+      <c r="D8" t="n" s="8">
         <v>223128.0</v>
       </c>
-      <c r="D8" t="n" s="8">
+      <c r="E8" t="n" s="8">
         <v>233355.0</v>
       </c>
-      <c r="E8" t="n" s="8">
+      <c r="F8" t="n" s="8">
         <v>-149142.0</v>
       </c>
-      <c r="F8" t="n" s="8">
+      <c r="G8" t="n" s="8">
         <v>350902.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9" t="n" s="9">
+        <v>641453.0</v>
+      </c>
+      <c r="C9" t="n" s="9">
         <v>531409.0</v>
       </c>
-      <c r="C9" t="n" s="9">
+      <c r="D9" t="n" s="9">
         <v>480994.0</v>
       </c>
-      <c r="D9" t="n" s="9">
+      <c r="E9" t="n" s="9">
         <v>462976.0</v>
       </c>
-      <c r="E9" t="n" s="9">
+      <c r="F9" t="n" s="9">
         <v>211978.0</v>
       </c>
-      <c r="F9" t="n" s="9">
+      <c r="G9" t="n" s="9">
         <v>251403.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" t="n" s="10">
+        <v>473429.0</v>
+      </c>
+      <c r="C10" t="n" s="10">
         <v>386740.0</v>
       </c>
-      <c r="C10" t="n" s="10">
+      <c r="D10" t="n" s="10">
         <v>351683.0</v>
       </c>
-      <c r="D10" t="n" s="10">
+      <c r="E10" t="n" s="10">
         <v>343386.0</v>
       </c>
-      <c r="E10" t="n" s="10">
+      <c r="F10" t="n" s="10">
         <v>147392.0</v>
       </c>
-      <c r="F10" t="n" s="10">
+      <c r="G10" t="n" s="10">
         <v>186332.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12" t="s" s="11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C12" t="s" s="11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12" t="s" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F12" t="s" s="11">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="G12" t="s" s="11">
+        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B13" t="s" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C13" t="s" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s" s="12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s" s="12">
-        <v>9</v>
+        <v>10</v>
+      </c>
+      <c r="G13" t="s" s="12">
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B14" t="n" s="13">
+        <v>4.8380306E7</v>
+      </c>
+      <c r="C14" t="n" s="13">
         <v>4.472819E7</v>
       </c>
-      <c r="C14" t="n" s="13">
+      <c r="D14" t="n" s="13">
         <v>4.1875233E7</v>
       </c>
-      <c r="D14" t="n" s="13">
+      <c r="E14" t="n" s="13">
         <v>4.0678176E7</v>
       </c>
-      <c r="E14" t="n" s="13">
+      <c r="F14" t="n" s="13">
         <v>4.1806269E7</v>
       </c>
-      <c r="F14" t="n" s="13">
+      <c r="G14" t="n" s="13">
         <v>4.5901426E7</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B15" t="n" s="14">
+        <v>1904661.0</v>
+      </c>
+      <c r="C15" t="n" s="14">
         <v>1882455.0</v>
       </c>
-      <c r="C15" t="n" s="14">
+      <c r="D15" t="n" s="14">
         <v>1968411.0</v>
       </c>
-      <c r="D15" t="n" s="14">
+      <c r="E15" t="n" s="14">
         <v>2069202.0</v>
       </c>
-      <c r="E15" t="n" s="14">
+      <c r="F15" t="n" s="14">
         <v>1749349.0</v>
       </c>
-      <c r="F15" t="n" s="14">
+      <c r="G15" t="n" s="14">
         <v>1739988.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B16" t="n" s="18">
+        <v>817629.0</v>
+      </c>
+      <c r="C16" t="n" s="18">
         <v>798236.0</v>
       </c>
-      <c r="C16" t="n" s="18">
+      <c r="D16" t="n" s="18">
         <v>750091.0</v>
       </c>
-      <c r="D16" t="n" s="18">
+      <c r="E16" t="n" s="18">
         <v>751133.0</v>
       </c>
-      <c r="E16" t="n" s="18">
+      <c r="F16" t="n" s="18">
         <v>443744.0</v>
       </c>
-      <c r="F16" t="n" s="18">
+      <c r="G16" t="n" s="18">
         <v>476271.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B17" t="n" s="19">
+        <v>4.7562677E7</v>
+      </c>
+      <c r="C17" t="n" s="19">
         <v>4.3929954E7</v>
       </c>
-      <c r="C17" t="n" s="19">
+      <c r="D17" t="n" s="19">
         <v>4.1125142E7</v>
       </c>
-      <c r="D17" t="n" s="19">
+      <c r="E17" t="n" s="19">
         <v>3.9927043E7</v>
       </c>
-      <c r="E17" t="n" s="19">
+      <c r="F17" t="n" s="19">
         <v>3.8238498E7</v>
       </c>
-      <c r="F17" t="n" s="19">
+      <c r="G17" t="n" s="19">
         <v>4.2161614E7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B18" t="n" s="20">
+        <v>1529430.0</v>
+      </c>
+      <c r="C18" t="n" s="20">
         <v>1658984.0</v>
       </c>
-      <c r="C18" t="n" s="20">
+      <c r="D18" t="n" s="20">
         <v>1940417.0</v>
       </c>
-      <c r="D18" t="n" s="20">
+      <c r="E18" t="n" s="20">
         <v>1773994.0</v>
       </c>
-      <c r="E18" t="n" s="20">
+      <c r="F18" t="n" s="20">
         <v>2843669.0</v>
       </c>
-      <c r="F18" t="n" s="20">
+      <c r="G18" t="n" s="20">
         <v>2972357.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B19" t="n" s="21">
         <v>0.0</v>
       </c>
       <c r="C19" t="n" s="21">
         <v>0.0</v>
       </c>
-      <c r="D19" t="s" s="21">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="D19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="E19" t="s" s="21">
+        <v>9</v>
       </c>
       <c r="F19" t="n" s="21">
+        <v>0.0</v>
+      </c>
+      <c r="G19" t="n" s="21">
         <v>0.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B20" t="n" s="22">
+        <v>5.6704083E7</v>
+      </c>
+      <c r="C20" t="n" s="22">
         <v>5.2215169E7</v>
       </c>
-      <c r="C20" t="n" s="22">
+      <c r="D20" t="n" s="22">
         <v>4.937798E7</v>
       </c>
-      <c r="D20" t="n" s="22">
+      <c r="E20" t="n" s="22">
         <v>4.8131369E7</v>
       </c>
-      <c r="E20" t="n" s="22">
+      <c r="F20" t="n" s="22">
         <v>4.8920126E7</v>
       </c>
-      <c r="F20" t="n" s="22">
+      <c r="G20" t="n" s="22">
         <v>5.1985182E7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B21" t="n" s="27">
+        <v>7604810.0</v>
+      </c>
+      <c r="C21" t="n" s="27">
         <v>6755929.0</v>
       </c>
-      <c r="C21" t="n" s="27">
+      <c r="D21" t="n" s="27">
         <v>6152584.0</v>
       </c>
-      <c r="D21" t="n" s="27">
+      <c r="E21" t="n" s="27">
         <v>5961741.0</v>
       </c>
-      <c r="E21" t="n" s="27">
+      <c r="F21" t="n" s="27">
         <v>4494410.0</v>
       </c>
-      <c r="F21" t="n" s="27">
+      <c r="G21" t="n" s="27">
         <v>5599213.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B22" t="n" s="28">
         <v>132887.0</v>
       </c>
       <c r="C22" t="n" s="28">
         <v>132887.0</v>
       </c>
       <c r="D22" t="n" s="28">
         <v>132887.0</v>
       </c>
       <c r="E22" t="n" s="28">
         <v>132887.0</v>
       </c>
       <c r="F22" t="n" s="28">
         <v>132887.0</v>
       </c>
+      <c r="G22" t="n" s="28">
+        <v>132887.0</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B23" t="n" s="29">
         <v>0.0</v>
       </c>
       <c r="C23" t="n" s="29">
         <v>0.0</v>
       </c>
-      <c r="D23" t="s" s="29">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="D23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="E23" t="s" s="29">
+        <v>9</v>
       </c>
       <c r="F23" t="n" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="G23" t="n" s="29">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B24" t="n" s="30">
         <v>0.0</v>
       </c>
       <c r="C24" t="n" s="30">
         <v>0.0</v>
       </c>
-      <c r="D24" t="s" s="30">
-[...3 lines deleted...]
-        <v>0.0</v>
+      <c r="D24" t="n" s="30">
+        <v>0.0</v>
+      </c>
+      <c r="E24" t="s" s="30">
+        <v>9</v>
       </c>
       <c r="F24" t="n" s="30">
+        <v>0.0</v>
+      </c>
+      <c r="G24" t="n" s="30">
         <v>0.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B25" t="n" s="31">
+        <v>5.6704083E7</v>
+      </c>
+      <c r="C25" t="n" s="31">
         <v>5.2215169E7</v>
       </c>
-      <c r="C25" t="n" s="31">
+      <c r="D25" t="n" s="31">
         <v>4.937798E7</v>
       </c>
-      <c r="D25" t="n" s="31">
+      <c r="E25" t="n" s="31">
         <v>4.8131369E7</v>
       </c>
-      <c r="E25" t="n" s="31">
+      <c r="F25" t="n" s="31">
         <v>4.8920126E7</v>
       </c>
-      <c r="F25" t="n" s="31">
+      <c r="G25" t="n" s="31">
         <v>5.1985182E7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B29" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B28:F28"/>
-[...4 lines deleted...]
-    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="B29:G29"/>
+    <mergeCell ref="B30:G30"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A33:G33"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>