--- v0 (2025-11-17)
+++ v1 (2026-09-14)
@@ -6,61 +6,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="299" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="168">
   <si>
     <t>Mid-year reports - OTP Bank Plc.</t>
   </si>
   <si>
     <t>Unaudited, consolidated, in compliance with IFRS</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2026 - Jun 2026 (1)</t>
+  </si>
+  <si>
     <t>Jan 2025 - Jun 2025 (1)</t>
   </si>
   <si>
     <t>Jan 2024 - Jun 2024 (2)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (3)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (3)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (3)</t>
   </si>
   <si>
     <t>Jan 2021 - Mar 2021 (3)</t>
   </si>
   <si>
     <t>Jan 2020 - Dec 2020 (3)</t>
   </si>
   <si>
     <t>Jan 2020 - Sep 2020 (3)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (3)</t>
@@ -240,50 +243,53 @@
     <t/>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Net interest income</t>
   </si>
   <si>
     <t>Total non-interest income</t>
   </si>
   <si>
     <t>Provisions for loans</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2026</t>
   </si>
   <si>
     <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>31 Mar 2021</t>
   </si>
   <si>
     <t>31 Dec 2020</t>
   </si>
   <si>
     <t>30 Sep 2020</t>
   </si>
@@ -644,123 +650,124 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BP35"/>
+  <dimension ref="A1:BQ35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="37.2421875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
-    <col min="7" max="7" width="22.83203125" customWidth="true" bestFit="true"/>
-[...59 lines deleted...]
-    <col min="67" max="67" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="20" max="20" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="24" max="24" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="29" max="29" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="30" max="30" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="31" max="31" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="32" max="32" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="33" max="33" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="34" max="34" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="35" max="35" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="36" max="36" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="37" max="37" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="38" max="38" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="39" max="39" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="40" max="40" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="41" max="41" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="42" max="42" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="43" max="43" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="44" max="44" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="45" max="45" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="46" max="46" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="47" max="47" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="48" max="48" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="49" max="49" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="50" max="50" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="51" max="51" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="52" max="52" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="53" max="53" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="54" max="54" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="55" max="55" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="56" max="56" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="57" max="57" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="58" max="58" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="59" max="59" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="60" max="60" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="61" max="61" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="62" max="62" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="63" max="63" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="64" max="64" width="22.83203125" customWidth="true" bestFit="true"/>
+    <col min="65" max="65" width="22.91796875" customWidth="true" bestFit="true"/>
+    <col min="66" max="66" width="22.828125" customWidth="true" bestFit="true"/>
+    <col min="67" max="67" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="68" max="68" width="22.83203125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
@@ -931,3505 +938,3559 @@
       </c>
       <c r="BH4" t="s" s="1">
         <v>61</v>
       </c>
       <c r="BI4" t="s" s="1">
         <v>62</v>
       </c>
       <c r="BJ4" t="s" s="1">
         <v>63</v>
       </c>
       <c r="BK4" t="s" s="1">
         <v>64</v>
       </c>
       <c r="BL4" t="s" s="1">
         <v>65</v>
       </c>
       <c r="BM4" t="s" s="1">
         <v>66</v>
       </c>
       <c r="BN4" t="s" s="1">
         <v>67</v>
       </c>
       <c r="BO4" t="s" s="1">
         <v>68</v>
       </c>
+      <c r="BP4" t="s" s="1">
+        <v>69</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="U5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="W5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="X5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Y5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Z5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AA5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AB5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AC5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AD5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AE5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AG5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AH5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AI5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AJ5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AL5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AM5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AO5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AP5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AQ5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AR5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AS5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AT5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AU5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AV5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AW5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AX5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AY5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AZ5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BA5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BB5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BC5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BD5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BE5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BF5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BG5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BH5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BI5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BJ5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BK5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BL5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BM5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BN5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BO5" t="s" s="2">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="BP5" t="s" s="2">
+        <v>71</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B6" t="n" s="4">
+        <v>1068678.0</v>
+      </c>
+      <c r="C6" t="n" s="4">
         <v>946382.0</v>
       </c>
-      <c r="C6" t="n" s="4">
+      <c r="D6" t="n" s="4">
         <v>877650.0</v>
       </c>
-      <c r="D6" t="n" s="4">
+      <c r="E6" t="n" s="4">
         <v>652872.0</v>
       </c>
-      <c r="E6" t="n" s="4">
+      <c r="F6" t="n" s="4">
         <v>506196.0</v>
       </c>
-      <c r="F6" t="n" s="4">
+      <c r="G6" t="n" s="4">
         <v>413799.0</v>
       </c>
-      <c r="G6" t="n" s="4">
+      <c r="H6" t="n" s="4">
         <v>203227.0</v>
       </c>
-      <c r="H6" t="n" s="4">
+      <c r="I6" t="n" s="4">
         <v>788079.0</v>
       </c>
-      <c r="I6" t="n" s="4">
+      <c r="J6" t="n" s="4">
         <v>590501.0</v>
       </c>
-      <c r="J6" t="n" s="4">
+      <c r="K6" t="n" s="4">
         <v>394763.0</v>
       </c>
-      <c r="K6" t="n" s="4">
+      <c r="L6" t="n" s="4">
         <v>200280.0</v>
       </c>
-      <c r="L6" t="n" s="4">
+      <c r="M6" t="n" s="4">
         <v>706298.0</v>
       </c>
-      <c r="M6" t="n" s="4">
+      <c r="N6" t="n" s="4">
         <v>510423.0</v>
       </c>
-      <c r="N6" t="n" s="4">
+      <c r="O6" t="n" s="4">
         <v>289491.0</v>
       </c>
-      <c r="O6" t="n" s="4">
+      <c r="P6" t="n" s="4">
         <v>162670.0</v>
       </c>
-      <c r="P6" t="n" s="4">
+      <c r="Q6" t="n" s="4">
         <v>599832.0</v>
       </c>
-      <c r="Q6" t="n" s="4">
+      <c r="R6" t="n" s="4">
         <v>443383.0</v>
       </c>
-      <c r="R6" t="n" s="4">
+      <c r="S6" t="n" s="4">
         <v>289491.0</v>
       </c>
-      <c r="S6" t="n" s="4">
+      <c r="T6" t="n" s="4">
         <v>143614.0</v>
       </c>
-      <c r="T6" t="n" s="4">
+      <c r="U6" t="n" s="4">
         <v>546654.0</v>
       </c>
-      <c r="U6" t="n" s="4">
+      <c r="V6" t="n" s="4">
         <v>406131.0</v>
       </c>
-      <c r="V6" t="n" s="4">
+      <c r="W6" t="n" s="4">
         <v>269106.0</v>
       </c>
-      <c r="W6" t="n" s="4">
+      <c r="X6" t="n" s="4">
         <v>132180.0</v>
       </c>
-      <c r="X6" t="n" s="4">
+      <c r="Y6" t="n" s="4">
         <v>521949.0</v>
       </c>
-      <c r="Y6" t="n" s="4">
+      <c r="Z6" t="n" s="4">
         <v>388765.0</v>
       </c>
-      <c r="Z6" t="n" s="4">
+      <c r="AA6" t="n" s="4">
         <v>258108.0</v>
       </c>
-      <c r="AA6" t="n" s="4">
+      <c r="AB6" t="n" s="4">
         <v>129041.0</v>
       </c>
-      <c r="AB6" t="n" s="4">
+      <c r="AC6" t="n" s="4">
         <v>553659.0</v>
       </c>
-      <c r="AC6" t="n" s="4">
+      <c r="AD6" t="n" s="4">
         <v>420580.0</v>
       </c>
-      <c r="AD6" t="n" s="4">
+      <c r="AE6" t="n" s="4">
         <v>282705.0</v>
       </c>
-      <c r="AE6" t="n" s="4">
+      <c r="AF6" t="n" s="4">
         <v>142727.0</v>
       </c>
-      <c r="AF6" t="n" s="4">
+      <c r="AG6" t="n" s="4">
         <v>636172.0</v>
       </c>
-      <c r="AG6" t="n" s="4">
+      <c r="AH6" t="n" s="4">
         <v>480374.0</v>
       </c>
-      <c r="AH6" t="n" s="4">
+      <c r="AI6" t="n" s="4">
         <v>320708.0</v>
       </c>
-      <c r="AI6" t="n" s="4">
+      <c r="AJ6" t="n" s="4">
         <v>162453.0</v>
       </c>
-      <c r="AJ6" t="n" s="4">
+      <c r="AK6" t="n" s="4">
         <v>653126.0</v>
       </c>
-      <c r="AK6" t="n" s="4">
+      <c r="AL6" t="n" s="4">
         <v>494913.0</v>
       </c>
-      <c r="AL6" t="n" s="4">
+      <c r="AM6" t="n" s="4">
         <v>329207.0</v>
       </c>
-      <c r="AM6" t="n" s="4">
+      <c r="AN6" t="n" s="4">
         <v>166320.0</v>
       </c>
-      <c r="AN6" t="n" s="4">
+      <c r="AO6" t="n" s="4">
         <v>647792.0</v>
       </c>
-      <c r="AO6" t="n" s="4">
+      <c r="AP6" t="n" s="4">
         <v>481804.0</v>
       </c>
-      <c r="AP6" t="n" s="4">
+      <c r="AQ6" t="n" s="4">
         <v>320498.0</v>
       </c>
-      <c r="AQ6" t="n" s="4">
+      <c r="AR6" t="n" s="4">
         <v>162947.0</v>
       </c>
-      <c r="AR6" t="n" s="4">
+      <c r="AS6" t="n" s="4">
         <v>634061.0</v>
       </c>
-      <c r="AS6" t="n" s="4">
+      <c r="AT6" t="n" s="4">
         <v>465462.0</v>
       </c>
-      <c r="AT6" t="n" s="4">
+      <c r="AU6" t="n" s="4">
         <v>302701.0</v>
       </c>
-      <c r="AU6" t="n" s="4">
+      <c r="AV6" t="n" s="4">
         <v>151724.0</v>
       </c>
-      <c r="AV6" t="n" s="4">
+      <c r="AW6" t="n" s="4">
         <v>620354.0</v>
       </c>
-      <c r="AW6" t="n" s="4">
+      <c r="AX6" t="n" s="4">
         <v>465224.0</v>
       </c>
-      <c r="AX6" t="n" s="4">
+      <c r="AY6" t="n" s="4">
         <v>314964.0</v>
       </c>
-      <c r="AY6" t="n" s="4">
+      <c r="AZ6" t="n" s="4">
         <v>142633.0</v>
       </c>
-      <c r="AZ6" t="n" s="4">
+      <c r="BA6" t="n" s="4">
         <v>590830.0</v>
       </c>
-      <c r="BA6" t="n" s="4">
+      <c r="BB6" t="n" s="4">
         <v>437001.0</v>
       </c>
-      <c r="BB6" t="n" s="4">
+      <c r="BC6" t="n" s="4">
         <v>299246.0</v>
       </c>
-      <c r="BC6" t="n" s="4">
+      <c r="BD6" t="n" s="4">
         <v>158076.0</v>
       </c>
-      <c r="BD6" t="n" s="4">
+      <c r="BE6" t="n" s="4">
         <v>515946.0</v>
       </c>
-      <c r="BE6" t="n" s="4">
+      <c r="BF6" t="n" s="4">
         <v>371873.0</v>
       </c>
-      <c r="BF6" t="n" s="4">
+      <c r="BG6" t="n" s="4">
         <v>241866.0</v>
       </c>
-      <c r="BG6" t="n" s="4">
+      <c r="BH6" t="n" s="4">
         <v>117873.0</v>
       </c>
-      <c r="BH6" t="n" s="4">
+      <c r="BI6" t="n" s="4">
         <v>437963.0</v>
       </c>
-      <c r="BI6" t="n" s="4">
+      <c r="BJ6" t="n" s="4">
         <v>323752.0</v>
       </c>
-      <c r="BJ6" t="n" s="4">
+      <c r="BK6" t="n" s="4">
         <v>211941.0</v>
       </c>
-      <c r="BK6" t="n" s="4">
+      <c r="BL6" t="n" s="4">
         <v>104704.0</v>
       </c>
-      <c r="BL6" t="n" s="4">
+      <c r="BM6" t="n" s="4">
         <v>357677.0</v>
       </c>
-      <c r="BM6" t="n" s="4">
+      <c r="BN6" t="n" s="4">
         <v>265014.0</v>
       </c>
-      <c r="BN6" t="n" s="4">
+      <c r="BO6" t="n" s="4">
         <v>175793.0</v>
       </c>
-      <c r="BO6" t="n" s="4">
+      <c r="BP6" t="n" s="4">
         <v>83977.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B7" t="n" s="5">
+        <v>443504.0</v>
+      </c>
+      <c r="C7" t="n" s="5">
         <v>490356.0</v>
       </c>
-      <c r="C7" t="n" s="5">
+      <c r="D7" t="n" s="5">
         <v>374274.0</v>
       </c>
-      <c r="D7" t="n" s="5">
+      <c r="E7" t="n" s="5">
         <v>351711.0</v>
       </c>
-      <c r="E7" t="n" s="5">
+      <c r="F7" t="n" s="5">
         <v>248943.0</v>
       </c>
-      <c r="F7" t="n" s="5">
+      <c r="G7" t="n" s="5">
         <v>203806.0</v>
       </c>
-      <c r="G7" t="n" s="5">
+      <c r="H7" t="n" s="5">
         <v>97904.0</v>
       </c>
-      <c r="H7" t="n" s="5">
+      <c r="I7" t="n" s="5">
         <v>381841.0</v>
       </c>
-      <c r="I7" t="n" s="5">
+      <c r="J7" t="n" s="5">
         <v>271968.0</v>
       </c>
-      <c r="J7" t="n" s="5">
+      <c r="K7" t="n" s="5">
         <v>173311.0</v>
       </c>
-      <c r="K7" t="n" s="5">
+      <c r="L7" t="n" s="5">
         <v>83593.0</v>
       </c>
-      <c r="L7" t="n" s="5">
+      <c r="M7" t="n" s="5">
         <v>371429.0</v>
       </c>
-      <c r="M7" t="n" s="5">
+      <c r="N7" t="n" s="5">
         <v>261786.0</v>
       </c>
-      <c r="N7" t="n" s="5">
+      <c r="O7" t="n" s="5">
         <v>136785.0</v>
       </c>
-      <c r="O7" t="n" s="5">
+      <c r="P7" t="n" s="5">
         <v>77046.0</v>
       </c>
-      <c r="P7" t="n" s="5">
+      <c r="Q7" t="n" s="5">
         <v>281895.0</v>
       </c>
-      <c r="Q7" t="n" s="5">
+      <c r="R7" t="n" s="5">
         <v>210571.0</v>
       </c>
-      <c r="R7" t="n" s="5">
+      <c r="S7" t="n" s="5">
         <v>136785.0</v>
       </c>
-      <c r="S7" t="n" s="5">
+      <c r="T7" t="n" s="5">
         <v>62721.0</v>
       </c>
-      <c r="T7" t="n" s="5">
+      <c r="U7" t="n" s="5">
         <v>258293.0</v>
       </c>
-      <c r="U7" t="n" s="5">
+      <c r="V7" t="n" s="5">
         <v>189963.0</v>
       </c>
-      <c r="V7" t="n" s="5">
+      <c r="W7" t="n" s="5">
         <v>124171.0</v>
       </c>
-      <c r="W7" t="n" s="5">
+      <c r="X7" t="n" s="5">
         <v>56575.0</v>
       </c>
-      <c r="X7" t="n" s="5">
+      <c r="Y7" t="n" s="5">
         <v>214366.0</v>
       </c>
-      <c r="Y7" t="n" s="5">
+      <c r="Z7" t="n" s="5">
         <v>153929.0</v>
       </c>
-      <c r="Z7" t="n" s="5">
+      <c r="AA7" t="n" s="5">
         <v>99733.0</v>
       </c>
-      <c r="AA7" t="n" s="5">
+      <c r="AB7" t="n" s="5">
         <v>48460.0</v>
       </c>
-      <c r="AB7" t="n" s="5">
+      <c r="AC7" t="n" s="5">
         <v>201253.0</v>
       </c>
-      <c r="AC7" t="n" s="5">
+      <c r="AD7" t="n" s="5">
         <v>151682.0</v>
       </c>
-      <c r="AD7" t="n" s="5">
+      <c r="AE7" t="n" s="5">
         <v>97880.0</v>
       </c>
-      <c r="AE7" t="n" s="5">
+      <c r="AF7" t="n" s="5">
         <v>46718.0</v>
       </c>
-      <c r="AF7" t="n" s="5">
+      <c r="AG7" t="n" s="5">
         <v>189889.0</v>
       </c>
-      <c r="AG7" t="n" s="5">
+      <c r="AH7" t="n" s="5">
         <v>150557.0</v>
       </c>
-      <c r="AH7" t="n" s="5">
+      <c r="AI7" t="n" s="5">
         <v>100555.0</v>
       </c>
-      <c r="AI7" t="n" s="5">
+      <c r="AJ7" t="n" s="5">
         <v>47731.0</v>
       </c>
-      <c r="AJ7" t="n" s="5">
+      <c r="AK7" t="n" s="5">
         <v>211784.0</v>
       </c>
-      <c r="AK7" t="n" s="5">
+      <c r="AL7" t="n" s="5">
         <v>41704.0</v>
       </c>
-      <c r="AL7" t="n" s="5">
+      <c r="AM7" t="n" s="5">
         <v>26992.0</v>
       </c>
-      <c r="AM7" t="n" s="5">
+      <c r="AN7" t="n" s="5">
         <v>11194.0</v>
       </c>
-      <c r="AN7" t="n" s="5">
+      <c r="AO7" t="n" s="5">
         <v>39147.0</v>
       </c>
-      <c r="AO7" t="n" s="5">
+      <c r="AP7" t="n" s="5">
         <v>30789.0</v>
       </c>
-      <c r="AP7" t="n" s="5">
+      <c r="AQ7" t="n" s="5">
         <v>18174.0</v>
       </c>
-      <c r="AQ7" t="n" s="5">
+      <c r="AR7" t="n" s="5">
         <v>9651.0</v>
       </c>
-      <c r="AR7" t="n" s="5">
+      <c r="AS7" t="n" s="5">
         <v>53797.0</v>
       </c>
-      <c r="AS7" t="n" s="5">
+      <c r="AT7" t="n" s="5">
         <v>32751.0</v>
       </c>
-      <c r="AT7" t="n" s="5">
+      <c r="AU7" t="n" s="5">
         <v>17936.0</v>
       </c>
-      <c r="AU7" t="n" s="5">
+      <c r="AV7" t="n" s="5">
         <v>-1473.0</v>
       </c>
-      <c r="AV7" t="n" s="5">
+      <c r="AW7" t="n" s="5">
         <v>64202.0</v>
       </c>
-      <c r="AW7" t="n" s="5">
+      <c r="AX7" t="n" s="5">
         <v>54150.0</v>
       </c>
-      <c r="AX7" t="n" s="5">
+      <c r="AY7" t="n" s="5">
         <v>50486.0</v>
       </c>
-      <c r="AY7" t="n" s="5">
+      <c r="AZ7" t="n" s="5">
         <v>18863.0</v>
       </c>
-      <c r="AZ7" t="n" s="5">
+      <c r="BA7" t="n" s="5">
         <v>63422.0</v>
       </c>
-      <c r="BA7" t="n" s="5">
+      <c r="BB7" t="n" s="5">
         <v>49196.0</v>
       </c>
-      <c r="BB7" t="n" s="5">
+      <c r="BC7" t="n" s="5">
         <v>28130.0</v>
       </c>
-      <c r="BC7" t="n" s="5">
+      <c r="BD7" t="n" s="5">
         <v>10718.0</v>
       </c>
-      <c r="BD7" t="n" s="5">
+      <c r="BE7" t="n" s="5">
         <v>76015.0</v>
       </c>
-      <c r="BE7" t="n" s="5">
+      <c r="BF7" t="n" s="5">
         <v>47647.0</v>
       </c>
-      <c r="BF7" t="n" s="5">
+      <c r="BG7" t="n" s="5">
         <v>36564.0</v>
       </c>
-      <c r="BG7" t="n" s="5">
+      <c r="BH7" t="n" s="5">
         <v>15210.0</v>
       </c>
-      <c r="BH7" t="n" s="5">
+      <c r="BI7" t="n" s="5">
         <v>62076.0</v>
       </c>
-      <c r="BI7" t="n" s="5">
+      <c r="BJ7" t="n" s="5">
         <v>40784.0</v>
       </c>
-      <c r="BJ7" t="n" s="5">
+      <c r="BK7" t="n" s="5">
         <v>24453.0</v>
       </c>
-      <c r="BK7" t="n" s="5">
+      <c r="BL7" t="n" s="5">
         <v>12612.0</v>
       </c>
-      <c r="BL7" t="n" s="5">
+      <c r="BM7" t="n" s="5">
         <v>41339.0</v>
       </c>
-      <c r="BM7" t="n" s="5">
+      <c r="BN7" t="n" s="5">
         <v>31732.0</v>
       </c>
-      <c r="BN7" t="n" s="5">
+      <c r="BO7" t="n" s="5">
         <v>8797.0</v>
       </c>
-      <c r="BO7" t="n" s="5">
+      <c r="BP7" t="n" s="5">
         <v>4586.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B8" t="n" s="6">
+        <v>-83666.0</v>
+      </c>
+      <c r="C8" t="n" s="6">
         <v>-99388.0</v>
       </c>
-      <c r="C8" t="n" s="6">
+      <c r="D8" t="n" s="6">
         <v>-39216.0</v>
       </c>
-      <c r="D8" t="n" s="6">
+      <c r="E8" t="n" s="6">
         <v>275.0</v>
       </c>
-      <c r="E8" t="n" s="6">
+      <c r="F8" t="n" s="6">
         <v>-104726.0</v>
       </c>
-      <c r="F8" t="n" s="6">
+      <c r="G8" t="n" s="6">
         <v>-18245.0</v>
       </c>
-      <c r="G8" t="n" s="6">
+      <c r="H8" t="n" s="6">
         <v>-8542.0</v>
       </c>
-      <c r="H8" t="n" s="6">
+      <c r="I8" t="n" s="6">
         <v>-187995.0</v>
       </c>
-      <c r="I8" t="n" s="6">
+      <c r="J8" t="n" s="6">
         <v>-135851.0</v>
       </c>
-      <c r="J8" t="n" s="6">
+      <c r="K8" t="n" s="6">
         <v>-130744.0</v>
       </c>
-      <c r="K8" t="n" s="6">
+      <c r="L8" t="n" s="6">
         <v>-91694.0</v>
       </c>
-      <c r="L8" t="n" s="6">
+      <c r="M8" t="n" s="6">
         <v>-47107.0</v>
       </c>
-      <c r="M8" t="n" s="6">
+      <c r="N8" t="n" s="6">
         <v>-22216.0</v>
       </c>
-      <c r="N8" t="n" s="6">
+      <c r="O8" t="n" s="6">
         <v>-3358.0</v>
       </c>
-      <c r="O8" t="n" s="6">
+      <c r="P8" t="n" s="6">
         <v>-6197.0</v>
       </c>
-      <c r="P8" t="n" s="6">
+      <c r="Q8" t="n" s="6">
         <v>-26167.0</v>
       </c>
-      <c r="Q8" t="n" s="6">
+      <c r="R8" t="n" s="6">
         <v>-5890.0</v>
       </c>
-      <c r="R8" t="n" s="6">
+      <c r="S8" t="n" s="6">
         <v>-3358.0</v>
       </c>
-      <c r="S8" t="n" s="6">
+      <c r="T8" t="n" s="6">
         <v>-1289.0</v>
       </c>
-      <c r="T8" t="n" s="6">
+      <c r="U8" t="n" s="6">
         <v>-45682.0</v>
       </c>
-      <c r="U8" t="n" s="6">
+      <c r="V8" t="n" s="6">
         <v>-26563.0</v>
       </c>
-      <c r="V8" t="n" s="6">
+      <c r="W8" t="n" s="6">
         <v>-22308.0</v>
       </c>
-      <c r="W8" t="n" s="6">
+      <c r="X8" t="n" s="6">
         <v>-12475.0</v>
       </c>
-      <c r="X8" t="n" s="6">
+      <c r="Y8" t="n" s="6">
         <v>-93218.0</v>
       </c>
-      <c r="Y8" t="n" s="6">
+      <c r="Z8" t="n" s="6">
         <v>-45643.0</v>
       </c>
-      <c r="Z8" t="n" s="6">
+      <c r="AA8" t="n" s="6">
         <v>-32862.0</v>
       </c>
-      <c r="AA8" t="n" s="6">
+      <c r="AB8" t="n" s="6">
         <v>-20794.0</v>
       </c>
-      <c r="AB8" t="n" s="6">
+      <c r="AC8" t="n" s="6">
         <v>-220709.0</v>
       </c>
-      <c r="AC8" t="n" s="6">
+      <c r="AD8" t="n" s="6">
         <v>-167976.0</v>
       </c>
-      <c r="AD8" t="n" s="6">
+      <c r="AE8" t="n" s="6">
         <v>-109787.0</v>
       </c>
-      <c r="AE8" t="n" s="6">
+      <c r="AF8" t="n" s="6">
         <v>-64468.0</v>
       </c>
-      <c r="AF8" t="n" s="6">
+      <c r="AG8" t="n" s="6">
         <v>-274749.0</v>
       </c>
-      <c r="AG8" t="n" s="6">
+      <c r="AH8" t="n" s="6">
         <v>-197460.0</v>
       </c>
-      <c r="AH8" t="n" s="6">
+      <c r="AI8" t="n" s="6">
         <v>-132307.0</v>
       </c>
-      <c r="AI8" t="n" s="6">
+      <c r="AJ8" t="n" s="6">
         <v>-68945.0</v>
       </c>
-      <c r="AJ8" t="n" s="6">
+      <c r="AK8" t="n" s="6">
         <v>-272459.0</v>
       </c>
-      <c r="AK8" t="n" s="6">
+      <c r="AL8" t="n" s="6">
         <v>-180816.0</v>
       </c>
-      <c r="AL8" t="n" s="6">
+      <c r="AM8" t="n" s="6">
         <v>-114767.0</v>
       </c>
-      <c r="AM8" t="n" s="6">
+      <c r="AN8" t="n" s="6">
         <v>-55005.0</v>
       </c>
-      <c r="AN8" t="n" s="6">
+      <c r="AO8" t="n" s="6">
         <v>-253692.0</v>
       </c>
-      <c r="AO8" t="n" s="6">
+      <c r="AP8" t="n" s="6">
         <v>-183414.0</v>
       </c>
-      <c r="AP8" t="n" s="6">
+      <c r="AQ8" t="n" s="6">
         <v>-122840.0</v>
       </c>
-      <c r="AQ8" t="n" s="6">
+      <c r="AR8" t="n" s="6">
         <v>-58741.0</v>
       </c>
-      <c r="AR8" t="n" s="6">
+      <c r="AS8" t="n" s="6">
         <v>-234039.0</v>
       </c>
-      <c r="AS8" t="n" s="6">
+      <c r="AT8" t="n" s="6">
         <v>-166504.0</v>
       </c>
-      <c r="AT8" t="n" s="6">
+      <c r="AU8" t="n" s="6">
         <v>107165.0</v>
       </c>
-      <c r="AU8" t="n" s="6">
+      <c r="AV8" t="n" s="6">
         <v>46295.0</v>
       </c>
-      <c r="AV8" t="n" s="6">
+      <c r="AW8" t="n" s="6">
         <v>273139.0</v>
       </c>
-      <c r="AW8" t="n" s="6">
+      <c r="AX8" t="n" s="6">
         <v>203291.0</v>
       </c>
-      <c r="AX8" t="n" s="6">
+      <c r="AY8" t="n" s="6">
         <v>150594.0</v>
       </c>
-      <c r="AY8" t="n" s="6">
+      <c r="AZ8" t="n" s="6">
         <v>54488.0</v>
       </c>
-      <c r="AZ8" t="n" s="6">
+      <c r="BA8" t="n" s="6">
         <v>247303.0</v>
       </c>
-      <c r="BA8" t="n" s="6">
+      <c r="BB8" t="n" s="6">
         <v>167529.0</v>
       </c>
-      <c r="BB8" t="n" s="6">
+      <c r="BC8" t="n" s="6">
         <v>100894.0</v>
       </c>
-      <c r="BC8" t="n" s="6">
+      <c r="BD8" t="n" s="6">
         <v>45401.0</v>
       </c>
-      <c r="BD8" t="n" s="6">
+      <c r="BE8" t="n" s="6">
         <v>108043.0</v>
       </c>
-      <c r="BE8" t="n" s="6">
+      <c r="BF8" t="n" s="6">
         <v>45361.0</v>
       </c>
-      <c r="BF8" t="n" s="6">
+      <c r="BG8" t="n" s="6">
         <v>28114.0</v>
       </c>
-      <c r="BG8" t="n" s="6">
+      <c r="BH8" t="n" s="6">
         <v>12279.0</v>
       </c>
-      <c r="BH8" t="n" s="6">
+      <c r="BI8" t="n" s="6">
         <v>42333.0</v>
       </c>
-      <c r="BI8" t="n" s="6">
+      <c r="BJ8" t="n" s="6">
         <v>25422.0</v>
       </c>
-      <c r="BJ8" t="n" s="6">
+      <c r="BK8" t="n" s="6">
         <v>17290.0</v>
       </c>
-      <c r="BK8" t="n" s="6">
+      <c r="BL8" t="n" s="6">
         <v>11005.0</v>
       </c>
-      <c r="BL8" t="n" s="6">
+      <c r="BM8" t="n" s="6">
         <v>23997.0</v>
       </c>
-      <c r="BM8" t="n" s="6">
+      <c r="BN8" t="n" s="6">
         <v>16283.0</v>
       </c>
-      <c r="BN8" t="n" s="6">
+      <c r="BO8" t="n" s="6">
         <v>7622.0</v>
       </c>
-      <c r="BO8" t="n" s="6">
+      <c r="BP8" t="n" s="6">
         <v>5534.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B9" t="n" s="7">
+        <v>877789.0</v>
+      </c>
+      <c r="C9" t="n" s="7">
         <v>868847.0</v>
       </c>
-      <c r="C9" t="n" s="7">
+      <c r="D9" t="n" s="7">
         <v>721569.0</v>
       </c>
-      <c r="D9" t="n" s="7">
+      <c r="E9" t="n" s="7">
         <v>557067.0</v>
       </c>
-      <c r="E9" t="n" s="7">
+      <c r="F9" t="n" s="7">
         <v>398178.0</v>
       </c>
-      <c r="F9" t="n" s="7">
+      <c r="G9" t="n" s="7">
         <v>307495.0</v>
       </c>
-      <c r="G9" t="n" s="7">
+      <c r="H9" t="n" s="7">
         <v>146942.0</v>
       </c>
-      <c r="H9" t="n" s="7">
+      <c r="I9" t="n" s="7">
         <v>537437.0</v>
       </c>
-      <c r="I9" t="n" s="7">
+      <c r="J9" t="n" s="7">
         <v>397520.0</v>
       </c>
-      <c r="J9" t="n" s="7">
+      <c r="K9" t="n" s="7">
         <v>258200.0</v>
       </c>
-      <c r="K9" t="n" s="7">
+      <c r="L9" t="n" s="7">
         <v>127183.0</v>
       </c>
-      <c r="L9" t="n" s="7">
+      <c r="M9" t="n" s="7">
         <v>510045.0</v>
       </c>
-      <c r="M9" t="n" s="7">
+      <c r="N9" t="n" s="7">
         <v>370054.0</v>
       </c>
-      <c r="N9" t="n" s="7">
+      <c r="O9" t="n" s="7">
         <v>191381.0</v>
       </c>
-      <c r="O9" t="n" s="7">
+      <c r="P9" t="n" s="7">
         <v>108758.0</v>
       </c>
-      <c r="P9" t="n" s="7">
+      <c r="Q9" t="n" s="7">
         <v>384908.0</v>
       </c>
-      <c r="Q9" t="n" s="7">
+      <c r="R9" t="n" s="7">
         <v>297305.0</v>
       </c>
-      <c r="R9" t="n" s="7">
+      <c r="S9" t="n" s="7">
         <v>191381.0</v>
       </c>
-      <c r="S9" t="n" s="7">
+      <c r="T9" t="n" s="7">
         <v>92830.0</v>
       </c>
-      <c r="T9" t="n" s="7">
+      <c r="U9" t="n" s="7">
         <v>363159.0</v>
       </c>
-      <c r="U9" t="n" s="7">
+      <c r="V9" t="n" s="7">
         <v>278082.0</v>
       </c>
-      <c r="V9" t="n" s="7">
+      <c r="W9" t="n" s="7">
         <v>185986.0</v>
       </c>
-      <c r="W9" t="n" s="7">
+      <c r="X9" t="n" s="7">
         <v>88721.0</v>
       </c>
-      <c r="X9" t="n" s="7">
+      <c r="Y9" t="n" s="7">
         <v>335900.0</v>
       </c>
-      <c r="Y9" t="n" s="7">
+      <c r="Z9" t="n" s="7">
         <v>250889.0</v>
       </c>
-      <c r="Z9" t="n" s="7">
+      <c r="AA9" t="n" s="7">
         <v>164280.0</v>
       </c>
-      <c r="AA9" t="n" s="7">
+      <c r="AB9" t="n" s="7">
         <v>84610.0</v>
       </c>
-      <c r="AB9" t="n" s="7">
+      <c r="AC9" t="n" s="7">
         <v>362594.0</v>
       </c>
-      <c r="AC9" t="n" s="7">
+      <c r="AD9" t="n" s="7">
         <v>286385.0</v>
       </c>
-      <c r="AD9" t="n" s="7">
+      <c r="AE9" t="n" s="7">
         <v>189759.0</v>
       </c>
-      <c r="AE9" t="n" s="7">
+      <c r="AF9" t="n" s="7">
         <v>95374.0</v>
       </c>
-      <c r="AF9" t="n" s="7">
+      <c r="AG9" t="n" s="7">
         <v>414534.0</v>
       </c>
-      <c r="AG9" t="n" s="7">
+      <c r="AH9" t="n" s="7">
         <v>325883.0</v>
       </c>
-      <c r="AH9" t="n" s="7">
+      <c r="AI9" t="n" s="7">
         <v>217422.0</v>
       </c>
-      <c r="AI9" t="n" s="7">
+      <c r="AJ9" t="n" s="7">
         <v>108161.0</v>
       </c>
-      <c r="AJ9" t="n" s="7">
+      <c r="AK9" t="n" s="7">
         <v>447710.0</v>
       </c>
-      <c r="AK9" t="n" s="7">
+      <c r="AL9" t="n" s="7">
         <v>654066.0</v>
       </c>
-      <c r="AL9" t="n" s="7">
+      <c r="AM9" t="n" s="7">
         <v>435233.0</v>
       </c>
-      <c r="AM9" t="n" s="7">
+      <c r="AN9" t="n" s="7">
         <v>214742.0</v>
       </c>
-      <c r="AN9" t="n" s="7">
+      <c r="AO9" t="n" s="7">
         <v>838509.0</v>
       </c>
-      <c r="AO9" t="n" s="7">
+      <c r="AP9" t="n" s="7">
         <v>623614.0</v>
       </c>
-      <c r="AP9" t="n" s="7">
+      <c r="AQ9" t="n" s="7">
         <v>410679.0</v>
       </c>
-      <c r="AQ9" t="n" s="7">
+      <c r="AR9" t="n" s="7">
         <v>206676.0</v>
       </c>
-      <c r="AR9" t="n" s="7">
+      <c r="AS9" t="n" s="7">
         <v>831138.0</v>
       </c>
-      <c r="AS9" t="n" s="7">
+      <c r="AT9" t="n" s="7">
         <v>602895.0</v>
       </c>
-      <c r="AT9" t="n" s="7">
+      <c r="AU9" t="n" s="7">
         <v>388743.0</v>
       </c>
-      <c r="AU9" t="n" s="7">
+      <c r="AV9" t="n" s="7">
         <v>182982.0</v>
       </c>
-      <c r="AV9" t="n" s="7">
+      <c r="AW9" t="n" s="7">
         <v>821258.0</v>
       </c>
-      <c r="AW9" t="n" s="7">
+      <c r="AX9" t="n" s="7">
         <v>618495.0</v>
       </c>
-      <c r="AX9" t="n" s="7">
+      <c r="AY9" t="n" s="7">
         <v>430574.0</v>
       </c>
-      <c r="AY9" t="n" s="7">
+      <c r="AZ9" t="n" s="7">
         <v>192637.0</v>
       </c>
-      <c r="AZ9" t="n" s="7">
+      <c r="BA9" t="n" s="7">
         <v>787230.0</v>
       </c>
-      <c r="BA9" t="n" s="7">
+      <c r="BB9" t="n" s="7">
         <v>584655.0</v>
       </c>
-      <c r="BB9" t="n" s="7">
+      <c r="BC9" t="n" s="7">
         <v>392712.0</v>
       </c>
-      <c r="BC9" t="n" s="7">
+      <c r="BD9" t="n" s="7">
         <v>200672.0</v>
       </c>
-      <c r="BD9" t="n" s="7">
+      <c r="BE9" t="n" s="7">
         <v>732584.0</v>
       </c>
-      <c r="BE9" t="n" s="7">
+      <c r="BF9" t="n" s="7">
         <v>523135.0</v>
       </c>
-      <c r="BF9" t="n" s="7">
+      <c r="BG9" t="n" s="7">
         <v>347194.0</v>
       </c>
-      <c r="BG9" t="n" s="7">
+      <c r="BH9" t="n" s="7">
         <v>167285.0</v>
       </c>
-      <c r="BH9" t="n" s="7">
+      <c r="BI9" t="n" s="7">
         <v>632651.0</v>
       </c>
-      <c r="BI9" t="n" s="7">
+      <c r="BJ9" t="n" s="7">
         <v>459112.0</v>
       </c>
-      <c r="BJ9" t="n" s="7">
+      <c r="BK9" t="n" s="7">
         <v>297330.0</v>
       </c>
-      <c r="BK9" t="n" s="7">
+      <c r="BL9" t="n" s="7">
         <v>147763.0</v>
       </c>
-      <c r="BL9" t="n" s="7">
+      <c r="BM9" t="n" s="7">
         <v>494425.0</v>
       </c>
-      <c r="BM9" t="n" s="7">
+      <c r="BN9" t="n" s="7">
         <v>367476.0</v>
       </c>
-      <c r="BN9" t="n" s="7">
+      <c r="BO9" t="n" s="7">
         <v>231334.0</v>
       </c>
-      <c r="BO9" t="n" s="7">
+      <c r="BP9" t="n" s="7">
         <v>111843.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B10" t="n" s="9">
+        <v>794123.0</v>
+      </c>
+      <c r="C10" t="n" s="9">
         <v>769459.0</v>
       </c>
-      <c r="C10" t="n" s="9">
+      <c r="D10" t="n" s="9">
         <v>682353.0</v>
       </c>
-      <c r="D10" t="n" s="9">
+      <c r="E10" t="n" s="9">
         <v>557342.0</v>
       </c>
-      <c r="E10" t="n" s="9">
+      <c r="F10" t="n" s="9">
         <v>293452.0</v>
       </c>
-      <c r="F10" t="n" s="9">
+      <c r="G10" t="n" s="9">
         <v>289250.0</v>
       </c>
-      <c r="G10" t="n" s="9">
+      <c r="H10" t="n" s="9">
         <v>138400.0</v>
       </c>
-      <c r="H10" t="n" s="9">
+      <c r="I10" t="n" s="9">
         <v>351802.0</v>
       </c>
-      <c r="I10" t="n" s="9">
+      <c r="J10" t="n" s="9">
         <v>263227.0</v>
       </c>
-      <c r="J10" t="n" s="9">
+      <c r="K10" t="n" s="9">
         <v>128696.0</v>
       </c>
-      <c r="K10" t="n" s="9">
+      <c r="L10" t="n" s="9">
         <v>35850.0</v>
       </c>
-      <c r="L10" t="n" s="9">
+      <c r="M10" t="n" s="9">
         <v>465973.0</v>
       </c>
-      <c r="M10" t="n" s="9">
+      <c r="N10" t="n" s="9">
         <v>351387.0</v>
       </c>
-      <c r="N10" t="n" s="9">
+      <c r="O10" t="n" s="9">
         <v>191467.0</v>
       </c>
-      <c r="O10" t="n" s="9">
+      <c r="P10" t="n" s="9">
         <v>101826.0</v>
       </c>
-      <c r="P10" t="n" s="9">
+      <c r="Q10" t="n" s="9">
         <v>362734.0</v>
       </c>
-      <c r="Q10" t="n" s="9">
+      <c r="R10" t="n" s="9">
         <v>295494.0</v>
       </c>
-      <c r="R10" t="n" s="9">
+      <c r="S10" t="n" s="9">
         <v>191467.0</v>
       </c>
-      <c r="S10" t="n" s="9">
+      <c r="T10" t="n" s="9">
         <v>89696.0</v>
       </c>
-      <c r="T10" t="n" s="9">
+      <c r="U10" t="n" s="9">
         <v>321421.0</v>
       </c>
-      <c r="U10" t="n" s="9">
+      <c r="V10" t="n" s="9">
         <v>255358.0</v>
       </c>
-      <c r="V10" t="n" s="9">
+      <c r="W10" t="n" s="9">
         <v>166521.0</v>
       </c>
-      <c r="W10" t="n" s="9">
+      <c r="X10" t="n" s="9">
         <v>76204.0</v>
       </c>
-      <c r="X10" t="n" s="9">
+      <c r="Y10" t="n" s="9">
         <v>244772.0</v>
       </c>
-      <c r="Y10" t="n" s="9">
+      <c r="Z10" t="n" s="9">
         <v>207256.0</v>
       </c>
-      <c r="Z10" t="n" s="9">
+      <c r="AA10" t="n" s="9">
         <v>134345.0</v>
       </c>
-      <c r="AA10" t="n" s="9">
+      <c r="AB10" t="n" s="9">
         <v>63985.0</v>
       </c>
-      <c r="AB10" t="n" s="9">
+      <c r="AC10" t="n" s="9">
         <v>146057.0</v>
       </c>
-      <c r="AC10" t="n" s="9">
+      <c r="AD10" t="n" s="9">
         <v>122119.0</v>
       </c>
-      <c r="AD10" t="n" s="9">
+      <c r="AE10" t="n" s="9">
         <v>82156.0</v>
       </c>
-      <c r="AE10" t="n" s="9">
+      <c r="AF10" t="n" s="9">
         <v>30579.0</v>
       </c>
-      <c r="AF10" t="n" s="9">
+      <c r="AG10" t="n" s="9">
         <v>142341.0</v>
       </c>
-      <c r="AG10" t="n" s="9">
+      <c r="AH10" t="n" s="9">
         <v>130014.0</v>
       </c>
-      <c r="AH10" t="n" s="9">
+      <c r="AI10" t="n" s="9">
         <v>87730.0</v>
       </c>
-      <c r="AI10" t="n" s="9">
+      <c r="AJ10" t="n" s="9">
         <v>38983.0</v>
       </c>
-      <c r="AJ10" t="n" s="9">
+      <c r="AK10" t="n" s="9">
         <v>184894.0</v>
       </c>
-      <c r="AK10" t="n" s="9">
+      <c r="AL10" t="n" s="9">
         <v>170503.0</v>
       </c>
-      <c r="AL10" t="n" s="9">
+      <c r="AM10" t="n" s="9">
         <v>116288.0</v>
       </c>
-      <c r="AM10" t="n" s="9">
+      <c r="AN10" t="n" s="9">
         <v>57961.0</v>
       </c>
-      <c r="AN10" t="n" s="9">
+      <c r="AO10" t="n" s="9">
         <v>192192.0</v>
       </c>
-      <c r="AO10" t="n" s="9">
+      <c r="AP10" t="n" s="9">
         <v>152802.0</v>
       </c>
-      <c r="AP10" t="n" s="9">
+      <c r="AQ10" t="n" s="9">
         <v>97307.0</v>
       </c>
-      <c r="AQ10" t="n" s="9">
+      <c r="AR10" t="n" s="9">
         <v>51228.0</v>
       </c>
-      <c r="AR10" t="n" s="9">
+      <c r="AS10" t="n" s="9">
         <v>221086.0</v>
       </c>
-      <c r="AS10" t="n" s="9">
+      <c r="AT10" t="n" s="9">
         <v>170818.0</v>
       </c>
-      <c r="AT10" t="n" s="9">
+      <c r="AU10" t="n" s="9">
         <v>108566.0</v>
       </c>
-      <c r="AU10" t="n" s="9">
+      <c r="AV10" t="n" s="9">
         <v>51281.0</v>
       </c>
-      <c r="AV10" t="n" s="9">
+      <c r="AW10" t="n" s="9">
         <v>194396.0</v>
       </c>
-      <c r="AW10" t="n" s="9">
+      <c r="AX10" t="n" s="9">
         <v>155836.0</v>
       </c>
-      <c r="AX10" t="n" s="9">
+      <c r="AY10" t="n" s="9">
         <v>108494.0</v>
       </c>
-      <c r="AY10" t="n" s="9">
+      <c r="AZ10" t="n" s="9">
         <v>54199.0</v>
       </c>
-      <c r="AZ10" t="n" s="9">
+      <c r="BA10" t="n" s="9">
         <v>172014.0</v>
       </c>
-      <c r="BA10" t="n" s="9">
+      <c r="BB10" t="n" s="9">
         <v>147419.0</v>
       </c>
-      <c r="BB10" t="n" s="9">
+      <c r="BC10" t="n" s="9">
         <v>106512.0</v>
       </c>
-      <c r="BC10" t="n" s="9">
+      <c r="BD10" t="n" s="9">
         <v>63497.0</v>
       </c>
-      <c r="BD10" t="n" s="9">
+      <c r="BE10" t="n" s="9">
         <v>250293.0</v>
       </c>
-      <c r="BE10" t="n" s="9">
+      <c r="BF10" t="n" s="9">
         <v>199731.0</v>
       </c>
-      <c r="BF10" t="n" s="9">
+      <c r="BG10" t="n" s="9">
         <v>139933.0</v>
       </c>
-      <c r="BG10" t="n" s="9">
+      <c r="BH10" t="n" s="9">
         <v>67790.0</v>
       </c>
-      <c r="BH10" t="n" s="9">
+      <c r="BI10" t="n" s="9">
         <v>249721.0</v>
       </c>
-      <c r="BI10" t="n" s="9">
+      <c r="BJ10" t="n" s="9">
         <v>188153.0</v>
       </c>
-      <c r="BJ10" t="n" s="9">
+      <c r="BK10" t="n" s="9">
         <v>118749.0</v>
       </c>
-      <c r="BK10" t="n" s="9">
+      <c r="BL10" t="n" s="9">
         <v>58193.0</v>
       </c>
-      <c r="BL10" t="n" s="9">
+      <c r="BM10" t="n" s="9">
         <v>217715.0</v>
       </c>
-      <c r="BM10" t="n" s="9">
+      <c r="BN10" t="n" s="9">
         <v>173152.0</v>
       </c>
-      <c r="BN10" t="n" s="9">
+      <c r="BO10" t="n" s="9">
         <v>110586.0</v>
       </c>
-      <c r="BO10" t="n" s="9">
+      <c r="BP10" t="n" s="9">
         <v>54156.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B11" t="n" s="10">
+        <v>482738.0</v>
+      </c>
+      <c r="C11" t="n" s="10">
         <v>518591.0</v>
       </c>
-      <c r="C11" t="n" s="10">
+      <c r="D11" t="n" s="10">
         <v>507891.0</v>
       </c>
-      <c r="D11" t="n" s="10">
+      <c r="E11" t="n" s="10">
         <v>471059.0</v>
       </c>
-      <c r="E11" t="n" s="10">
+      <c r="F11" t="n" s="10">
         <v>250752.0</v>
       </c>
-      <c r="F11" t="n" s="10">
+      <c r="G11" t="n" s="10">
         <v>246286.0</v>
       </c>
-      <c r="G11" t="n" s="10">
+      <c r="H11" t="n" s="10">
         <v>117289.0</v>
       </c>
-      <c r="H11" t="n" s="10">
+      <c r="I11" t="n" s="10">
         <v>310268.0</v>
       </c>
-      <c r="I11" t="n" s="10">
+      <c r="J11" t="n" s="10">
         <v>231706.0</v>
       </c>
-      <c r="J11" t="n" s="10">
+      <c r="K11" t="n" s="10">
         <v>114054.0</v>
       </c>
-      <c r="K11" t="n" s="10">
+      <c r="L11" t="n" s="10">
         <v>31832.0</v>
       </c>
-      <c r="L11" t="n" s="10">
+      <c r="M11" t="n" s="10">
         <v>419052.0</v>
       </c>
-      <c r="M11" t="n" s="10">
+      <c r="N11" t="n" s="10">
         <v>313101.0</v>
       </c>
-      <c r="N11" t="n" s="10">
+      <c r="O11" t="n" s="10">
         <v>170144.0</v>
       </c>
-      <c r="O11" t="n" s="10">
+      <c r="P11" t="n" s="10">
         <v>90400.0</v>
       </c>
-      <c r="P11" t="n" s="10">
+      <c r="Q11" t="n" s="10">
         <v>325335.0</v>
       </c>
-      <c r="Q11" t="n" s="10">
+      <c r="R11" t="n" s="10">
         <v>262832.0</v>
       </c>
-      <c r="R11" t="n" s="10">
+      <c r="S11" t="n" s="10">
         <v>170144.0</v>
       </c>
-      <c r="S11" t="n" s="10">
+      <c r="T11" t="n" s="10">
         <v>79266.0</v>
       </c>
-      <c r="T11" t="n" s="10">
+      <c r="U11" t="n" s="10">
         <v>284072.0</v>
       </c>
-      <c r="U11" t="n" s="10">
+      <c r="V11" t="n" s="10">
         <v>224552.0</v>
       </c>
-      <c r="V11" t="n" s="10">
+      <c r="W11" t="n" s="10">
         <v>145019.0</v>
       </c>
-      <c r="W11" t="n" s="10">
+      <c r="X11" t="n" s="10">
         <v>66762.0</v>
       </c>
-      <c r="X11" t="n" s="10">
+      <c r="Y11" t="n" s="10">
         <v>201176.0</v>
       </c>
-      <c r="Y11" t="n" s="10">
+      <c r="Z11" t="n" s="10">
         <v>172893.0</v>
       </c>
-      <c r="Z11" t="n" s="10">
+      <c r="AA11" t="n" s="10">
         <v>104141.0</v>
       </c>
-      <c r="AA11" t="n" s="10">
+      <c r="AB11" t="n" s="10">
         <v>47598.0</v>
       </c>
-      <c r="AB11" t="n" s="10">
+      <c r="AC11" t="n" s="10">
         <v>120245.0</v>
       </c>
-      <c r="AC11" t="n" s="10">
+      <c r="AD11" t="n" s="10">
         <v>103649.0</v>
       </c>
-      <c r="AD11" t="n" s="10">
+      <c r="AE11" t="n" s="10">
         <v>68936.0</v>
       </c>
-      <c r="AE11" t="n" s="10">
+      <c r="AF11" t="n" s="10">
         <v>28329.0</v>
       </c>
-      <c r="AF11" t="n" s="10">
+      <c r="AG11" t="n" s="10">
         <v>118014.0</v>
       </c>
-      <c r="AG11" t="n" s="10">
+      <c r="AH11" t="n" s="10">
         <v>107784.0</v>
       </c>
-      <c r="AH11" t="n" s="10">
+      <c r="AI11" t="n" s="10">
         <v>74268.0</v>
       </c>
-      <c r="AI11" t="n" s="10">
+      <c r="AJ11" t="n" s="10">
         <v>35312.0</v>
       </c>
-      <c r="AJ11" t="n" s="10">
+      <c r="AK11" t="n" s="10">
         <v>64108.0</v>
       </c>
-      <c r="AK11" t="n" s="10">
+      <c r="AL11" t="n" s="10">
         <v>62700.0</v>
       </c>
-      <c r="AL11" t="n" s="10">
+      <c r="AM11" t="n" s="10">
         <v>51812.0</v>
       </c>
-      <c r="AM11" t="n" s="10">
+      <c r="AN11" t="n" s="10">
         <v>11233.0</v>
       </c>
-      <c r="AN11" t="n" s="10">
+      <c r="AO11" t="n" s="10">
         <v>122586.0</v>
       </c>
-      <c r="AO11" t="n" s="10">
+      <c r="AP11" t="n" s="10">
         <v>96441.0</v>
       </c>
-      <c r="AP11" t="n" s="10">
+      <c r="AQ11" t="n" s="10">
         <v>53902.0</v>
       </c>
-      <c r="AQ11" t="n" s="10">
+      <c r="AR11" t="n" s="10">
         <v>12828.0</v>
       </c>
-      <c r="AR11" t="n" s="10">
+      <c r="AS11" t="n" s="10">
         <v>83800.0</v>
       </c>
-      <c r="AS11" t="n" s="10">
+      <c r="AT11" t="n" s="10">
         <v>109640.0</v>
       </c>
-      <c r="AT11" t="n" s="10">
+      <c r="AU11" t="n" s="10">
         <v>74476.0</v>
       </c>
-      <c r="AU11" t="n" s="10">
+      <c r="AV11" t="n" s="10">
         <v>37188.0</v>
       </c>
-      <c r="AV11" t="n" s="10">
+      <c r="AW11" t="n" s="10">
         <v>117880.0</v>
       </c>
-      <c r="AW11" t="n" s="10">
+      <c r="AX11" t="n" s="10">
         <v>100700.0</v>
       </c>
-      <c r="AX11" t="n" s="10">
+      <c r="AY11" t="n" s="10">
         <v>69759.0</v>
       </c>
-      <c r="AY11" t="n" s="10">
+      <c r="AZ11" t="n" s="10">
         <v>42358.0</v>
       </c>
-      <c r="AZ11" t="n" s="10">
+      <c r="BA11" t="n" s="10">
         <v>150333.0</v>
       </c>
-      <c r="BA11" t="n" s="10">
+      <c r="BB11" t="n" s="10">
         <v>129922.0</v>
       </c>
-      <c r="BB11" t="n" s="10">
+      <c r="BC11" t="n" s="10">
         <v>84023.0</v>
       </c>
-      <c r="BC11" t="n" s="10">
+      <c r="BD11" t="n" s="10">
         <v>41809.0</v>
       </c>
-      <c r="BD11" t="n" s="10">
+      <c r="BE11" t="n" s="10">
         <v>241068.0</v>
       </c>
-      <c r="BE11" t="n" s="10">
+      <c r="BF11" t="n" s="10">
         <v>298287.0</v>
       </c>
-      <c r="BF11" t="n" s="10">
+      <c r="BG11" t="n" s="10">
         <v>129618.0</v>
       </c>
-      <c r="BG11" t="n" s="10">
+      <c r="BH11" t="n" s="10">
         <v>55335.0</v>
       </c>
-      <c r="BH11" t="n" s="10">
+      <c r="BI11" t="n" s="10">
         <v>207881.0</v>
       </c>
-      <c r="BI11" t="n" s="10">
+      <c r="BJ11" t="n" s="10">
         <v>156949.0</v>
       </c>
-      <c r="BJ11" t="n" s="10">
+      <c r="BK11" t="n" s="10">
         <v>101198.0</v>
       </c>
-      <c r="BK11" t="n" s="10">
+      <c r="BL11" t="n" s="10">
         <v>50521.0</v>
       </c>
-      <c r="BL11" t="n" s="10">
+      <c r="BM11" t="n" s="10">
         <v>187097.0</v>
       </c>
-      <c r="BM11" t="n" s="10">
+      <c r="BN11" t="n" s="10">
         <v>146528.0</v>
       </c>
-      <c r="BN11" t="n" s="10">
+      <c r="BO11" t="n" s="10">
         <v>92921.0</v>
       </c>
-      <c r="BO11" t="n" s="10">
+      <c r="BP11" t="n" s="10">
         <v>46188.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B13" t="s" s="11">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" t="s" s="11">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D13" t="s" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E13" t="s" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F13" t="s" s="11">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G13" t="s" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H13" t="s" s="11">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" t="s" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J13" t="s" s="11">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" t="s" s="11">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" t="s" s="11">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" t="s" s="11">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O13" t="s" s="11">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P13" t="s" s="11">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q13" t="s" s="11">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R13" t="s" s="11">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S13" t="s" s="11">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T13" t="s" s="11">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="U13" t="s" s="11">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="V13" t="s" s="11">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W13" t="s" s="11">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="X13" t="s" s="11">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Y13" t="s" s="11">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Z13" t="s" s="11">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA13" t="s" s="11">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AB13" t="s" s="11">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AC13" t="s" s="11">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AD13" t="s" s="11">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AE13" t="s" s="11">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AF13" t="s" s="11">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AG13" t="s" s="11">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AH13" t="s" s="11">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AI13" t="s" s="11">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AJ13" t="s" s="11">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AK13" t="s" s="11">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AL13" t="s" s="11">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM13" t="s" s="11">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AN13" t="s" s="11">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AO13" t="s" s="11">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AP13" t="s" s="11">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AQ13" t="s" s="11">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AR13" t="s" s="11">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AS13" t="s" s="11">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AT13" t="s" s="11">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU13" t="s" s="11">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AV13" t="s" s="11">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AW13" t="s" s="11">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AX13" t="s" s="11">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AY13" t="s" s="11">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AZ13" t="s" s="11">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BA13" t="s" s="11">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BB13" t="s" s="11">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BC13" t="s" s="11">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BD13" t="s" s="11">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BE13" t="s" s="11">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BF13" t="s" s="11">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BG13" t="s" s="11">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BH13" t="s" s="11">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BI13" t="s" s="11">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BJ13" t="s" s="11">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BK13" t="s" s="11">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BL13" t="s" s="11">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BM13" t="s" s="11">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BN13" t="s" s="11">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BO13" t="s" s="11">
-        <v>143</v>
+        <v>144</v>
+      </c>
+      <c r="BP13" t="s" s="11">
+        <v>145</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="U14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="W14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="X14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Y14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Z14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AA14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AB14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AC14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AD14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AE14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AG14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AH14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AI14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AJ14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AK14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AL14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AM14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AN14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AO14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AP14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AQ14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AR14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AS14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AT14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AU14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AV14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AW14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AX14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AY14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AZ14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BA14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BB14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BC14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BD14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BE14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BF14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BG14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BH14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BI14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BJ14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BK14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BL14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BM14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BN14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="BO14" t="s" s="12">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="BP14" t="s" s="12">
+        <v>71</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B15" t="n" s="15">
+        <v>959927.0</v>
+      </c>
+      <c r="C15" t="n" s="15">
         <v>856734.0</v>
       </c>
-      <c r="C15" t="n" s="15">
+      <c r="D15" t="n" s="15">
         <v>1747356.0</v>
       </c>
-      <c r="D15" t="n" s="15">
+      <c r="E15" t="n" s="15">
         <v>1305309.0</v>
       </c>
-      <c r="E15" t="n" s="15">
+      <c r="F15" t="n" s="15">
         <v>1765735.0</v>
       </c>
-      <c r="F15" t="n" s="15">
+      <c r="G15" t="n" s="15">
         <v>1727294.0</v>
       </c>
-      <c r="G15" t="n" s="15">
+      <c r="H15" t="n" s="15">
         <v>1602056.0</v>
       </c>
-      <c r="H15" t="n" s="15">
+      <c r="I15" t="n" s="15">
         <v>1148987.0</v>
       </c>
-      <c r="I15" t="n" s="15">
+      <c r="J15" t="n" s="15">
         <v>985989.0</v>
       </c>
-      <c r="J15" t="n" s="15">
+      <c r="K15" t="n" s="15">
         <v>930607.0</v>
       </c>
-      <c r="K15" t="n" s="15">
+      <c r="L15" t="n" s="15">
         <v>630691.0</v>
       </c>
-      <c r="L15" t="n" s="15">
+      <c r="M15" t="n" s="15">
         <v>410433.0</v>
       </c>
-      <c r="M15" t="n" s="15">
+      <c r="N15" t="n" s="15">
         <v>628363.0</v>
       </c>
-      <c r="N15" t="n" s="15">
+      <c r="O15" t="n" s="15">
         <v>629013.0</v>
       </c>
-      <c r="O15" t="n" s="15">
+      <c r="P15" t="n" s="15">
         <v>505397.0</v>
       </c>
-      <c r="P15" t="n" s="15">
+      <c r="Q15" t="n" s="15">
         <v>420606.0</v>
       </c>
-      <c r="Q15" t="n" s="15">
+      <c r="R15" t="n" s="15">
         <v>691289.0</v>
       </c>
-      <c r="R15" t="n" s="15">
+      <c r="S15" t="n" s="15">
         <v>629013.0</v>
       </c>
-      <c r="S15" t="n" s="15">
+      <c r="T15" t="n" s="15">
         <v>460641.0</v>
       </c>
-      <c r="T15" t="n" s="15">
+      <c r="U15" t="n" s="15">
         <v>462180.0</v>
       </c>
-      <c r="U15" t="n" s="15">
+      <c r="V15" t="n" s="15">
         <v>462832.0</v>
       </c>
-      <c r="V15" t="n" s="15">
+      <c r="W15" t="n" s="15">
         <v>447376.0</v>
       </c>
-      <c r="W15" t="n" s="15">
+      <c r="X15" t="n" s="15">
         <v>347441.0</v>
       </c>
-      <c r="X15" t="n" s="15">
+      <c r="Y15" t="n" s="15">
         <v>363530.0</v>
       </c>
-      <c r="Y15" t="n" s="15">
+      <c r="Z15" t="n" s="15">
         <v>395755.0</v>
       </c>
-      <c r="Z15" t="n" s="15">
+      <c r="AA15" t="n" s="15">
         <v>336532.0</v>
       </c>
-      <c r="AA15" t="n" s="15">
+      <c r="AB15" t="n" s="15">
         <v>248349.0</v>
       </c>
-      <c r="AB15" t="n" s="15">
+      <c r="AC15" t="n" s="15">
         <v>300569.0</v>
       </c>
-      <c r="AC15" t="n" s="15">
+      <c r="AD15" t="n" s="15">
         <v>260259.0</v>
       </c>
-      <c r="AD15" t="n" s="15">
+      <c r="AE15" t="n" s="15">
         <v>237271.0</v>
       </c>
-      <c r="AE15" t="n" s="15">
+      <c r="AF15" t="n" s="15">
         <v>214115.0</v>
       </c>
-      <c r="AF15" t="n" s="15">
+      <c r="AG15" t="n" s="15">
         <v>281006.0</v>
       </c>
-      <c r="AG15" t="n" s="15">
+      <c r="AH15" t="n" s="15">
         <v>362996.0</v>
       </c>
-      <c r="AH15" t="n" s="15">
+      <c r="AI15" t="n" s="15">
         <v>291707.0</v>
       </c>
-      <c r="AI15" t="n" s="15">
+      <c r="AJ15" t="n" s="15">
         <v>283415.0</v>
       </c>
-      <c r="AJ15" t="n" s="15">
+      <c r="AK15" t="n" s="15">
         <v>273479.0</v>
       </c>
-      <c r="AK15" t="n" s="15">
+      <c r="AL15" t="n" s="15">
         <v>328671.0</v>
       </c>
-      <c r="AL15" t="n" s="15">
+      <c r="AM15" t="n" s="15">
         <v>352003.0</v>
       </c>
-      <c r="AM15" t="n" s="15">
+      <c r="AN15" t="n" s="15">
         <v>387569.0</v>
       </c>
-      <c r="AN15" t="n" s="15">
+      <c r="AO15" t="n" s="15">
         <v>356866.0</v>
       </c>
-      <c r="AO15" t="n" s="15">
+      <c r="AP15" t="n" s="15">
         <v>443002.0</v>
       </c>
-      <c r="AP15" t="n" s="15">
+      <c r="AQ15" t="n" s="15">
         <v>429375.0</v>
       </c>
-      <c r="AQ15" t="n" s="15">
+      <c r="AR15" t="n" s="15">
         <v>554915.0</v>
       </c>
-      <c r="AR15" t="n" s="15">
+      <c r="AS15" t="n" s="15">
         <v>422777.0</v>
       </c>
-      <c r="AS15" t="n" s="15">
+      <c r="AT15" t="n" s="15">
         <v>604060.0</v>
       </c>
-      <c r="AT15" t="n" s="15">
+      <c r="AU15" t="n" s="15">
         <v>527955.0</v>
       </c>
-      <c r="AU15" t="n" s="15">
+      <c r="AV15" t="n" s="15">
         <v>435513.0</v>
       </c>
-      <c r="AV15" t="n" s="15">
+      <c r="AW15" t="n" s="15">
         <v>511246.0</v>
       </c>
-      <c r="AW15" t="n" s="15">
+      <c r="AX15" t="n" s="15">
         <v>568654.0</v>
       </c>
-      <c r="AX15" t="n" s="15">
+      <c r="AY15" t="n" s="15">
         <v>495596.0</v>
       </c>
-      <c r="AY15" t="n" s="15">
+      <c r="AZ15" t="n" s="15">
         <v>430325.0</v>
       </c>
-      <c r="AZ15" t="n" s="15">
+      <c r="BA15" t="n" s="15">
         <v>629541.0</v>
       </c>
-      <c r="BA15" t="n" s="15">
+      <c r="BB15" t="n" s="15">
         <v>515752.0</v>
       </c>
-      <c r="BB15" t="n" s="15">
+      <c r="BC15" t="n" s="15">
         <v>653635.0</v>
       </c>
-      <c r="BC15" t="n" s="15">
+      <c r="BD15" t="n" s="15">
         <v>617952.0</v>
       </c>
-      <c r="BD15" t="n" s="15">
+      <c r="BE15" t="n" s="15">
         <v>593542.0</v>
       </c>
-      <c r="BE15" t="n" s="15">
+      <c r="BF15" t="n" s="15">
         <v>682834.0</v>
       </c>
-      <c r="BF15" t="n" s="15">
+      <c r="BG15" t="n" s="15">
         <v>685007.0</v>
       </c>
-      <c r="BG15" t="n" s="15">
+      <c r="BH15" t="n" s="15">
         <v>640212.0</v>
       </c>
-      <c r="BH15" t="n" s="15">
+      <c r="BI15" t="n" s="15">
         <v>654122.0</v>
       </c>
-      <c r="BI15" t="n" s="15">
+      <c r="BJ15" t="n" s="15">
         <v>678886.0</v>
       </c>
-      <c r="BJ15" t="n" s="15">
+      <c r="BK15" t="n" s="15">
         <v>654212.0</v>
       </c>
-      <c r="BK15" t="n" s="15">
+      <c r="BL15" t="n" s="15">
         <v>760127.0</v>
       </c>
-      <c r="BL15" t="n" s="15">
+      <c r="BM15" t="n" s="15">
         <v>602616.0</v>
       </c>
-      <c r="BM15" t="n" s="15">
+      <c r="BN15" t="n" s="15">
         <v>567722.0</v>
       </c>
-      <c r="BN15" t="n" s="15">
+      <c r="BO15" t="n" s="15">
         <v>456567.0</v>
       </c>
-      <c r="BO15" t="n" s="15">
+      <c r="BP15" t="n" s="15">
         <v>395073.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B16" t="n" s="16">
+        <v>2.6457018E7</v>
+      </c>
+      <c r="C16" t="n" s="16">
         <v>2.4474167E7</v>
       </c>
-      <c r="C16" t="n" s="16">
+      <c r="D16" t="n" s="16">
         <v>2.296506E7</v>
       </c>
-      <c r="D16" t="n" s="16">
+      <c r="E16" t="n" s="16">
         <v>2.0576084E7</v>
       </c>
-      <c r="E16" t="n" s="16">
+      <c r="F16" t="n" s="16">
         <v>1.7886074E7</v>
       </c>
-      <c r="F16" t="n" s="16">
+      <c r="G16" t="n" s="16">
         <v>1.406594E7</v>
       </c>
-      <c r="G16" t="n" s="16">
+      <c r="H16" t="n" s="16">
         <v>1.3751255E7</v>
       </c>
-      <c r="H16" t="n" s="16">
+      <c r="I16" t="n" s="16">
         <v>1.3528586E7</v>
       </c>
-      <c r="I16" t="n" s="16">
+      <c r="J16" t="n" s="16">
         <v>1.3574198E7</v>
       </c>
-      <c r="J16" t="n" s="16">
+      <c r="K16" t="n" s="16">
         <v>1.3044865E7</v>
       </c>
-      <c r="K16" t="n" s="16">
+      <c r="L16" t="n" s="16">
         <v>1.3078701E7</v>
       </c>
-      <c r="L16" t="n" s="16">
+      <c r="M16" t="n" s="16">
         <v>1.2247519E7</v>
       </c>
-      <c r="M16" t="n" s="16">
+      <c r="N16" t="n" s="16">
         <v>1.1066584E7</v>
       </c>
-      <c r="N16" t="n" s="16">
+      <c r="O16" t="n" s="16">
         <v>7737846.0</v>
       </c>
-      <c r="O16" t="n" s="16">
+      <c r="P16" t="n" s="16">
         <v>9076474.0</v>
       </c>
-      <c r="P16" t="n" s="16">
+      <c r="Q16" t="n" s="16">
         <v>8066592.0</v>
       </c>
-      <c r="Q16" t="n" s="16">
+      <c r="R16" t="n" s="16">
         <v>7908033.0</v>
       </c>
-      <c r="R16" t="n" s="16">
+      <c r="S16" t="n" s="16">
         <v>7737846.0</v>
       </c>
-      <c r="S16" t="n" s="16">
+      <c r="T16" t="n" s="16">
         <v>7102159.0</v>
       </c>
-      <c r="T16" t="n" s="16">
+      <c r="U16" t="n" s="16">
         <v>6987834.0</v>
       </c>
-      <c r="U16" t="n" s="16">
+      <c r="V16" t="n" s="16">
         <v>6694349.0</v>
       </c>
-      <c r="V16" t="n" s="16">
+      <c r="W16" t="n" s="16">
         <v>6530352.0</v>
       </c>
-      <c r="W16" t="n" s="16">
+      <c r="X16" t="n" s="16">
         <v>5778811.0</v>
       </c>
-      <c r="X16" t="n" s="16">
+      <c r="Y16" t="n" s="16">
         <v>5736231.0</v>
       </c>
-      <c r="Y16" t="n" s="16">
+      <c r="Z16" t="n" s="16">
         <v>5480609.0</v>
       </c>
-      <c r="Z16" t="n" s="16">
+      <c r="AA16" t="n" s="16">
         <v>5487920.0</v>
       </c>
-      <c r="AA16" t="n" s="16">
+      <c r="AB16" t="n" s="16">
         <v>5423478.0</v>
       </c>
-      <c r="AB16" t="n" s="16">
+      <c r="AC16" t="n" s="16">
         <v>5409967.0</v>
       </c>
-      <c r="AC16" t="n" s="16">
+      <c r="AD16" t="n" s="16">
         <v>5485605.0</v>
       </c>
-      <c r="AD16" t="n" s="16">
+      <c r="AE16" t="n" s="16">
         <v>5668255.0</v>
       </c>
-      <c r="AE16" t="n" s="16">
+      <c r="AF16" t="n" s="16">
         <v>5600815.0</v>
       </c>
-      <c r="AF16" t="n" s="16">
+      <c r="AG16" t="n" s="16">
         <v>5864240.0</v>
       </c>
-      <c r="AG16" t="n" s="16">
+      <c r="AH16" t="n" s="16">
         <v>6081822.0</v>
       </c>
-      <c r="AH16" t="n" s="16">
+      <c r="AI16" t="n" s="16">
         <v>6202893.0</v>
       </c>
-      <c r="AI16" t="n" s="16">
+      <c r="AJ16" t="n" s="16">
         <v>6125613.0</v>
       </c>
-      <c r="AJ16" t="n" s="16">
+      <c r="AK16" t="n" s="16">
         <v>6245210.0</v>
       </c>
-      <c r="AK16" t="n" s="16">
+      <c r="AL16" t="n" s="16">
         <v>6359288.0</v>
       </c>
-      <c r="AL16" t="n" s="16">
+      <c r="AM16" t="n" s="16">
         <v>6319088.0</v>
       </c>
-      <c r="AM16" t="n" s="16">
+      <c r="AN16" t="n" s="16">
         <v>6595791.0</v>
       </c>
-      <c r="AN16" t="n" s="16">
+      <c r="AO16" t="n" s="16">
         <v>6464191.0</v>
       </c>
-      <c r="AO16" t="n" s="16">
+      <c r="AP16" t="n" s="16">
         <v>6357433.0</v>
       </c>
-      <c r="AP16" t="n" s="16">
+      <c r="AQ16" t="n" s="16">
         <v>6476946.0</v>
       </c>
-      <c r="AQ16" t="n" s="16">
+      <c r="AR16" t="n" s="16">
         <v>6671887.0</v>
       </c>
-      <c r="AR16" t="n" s="16">
+      <c r="AS16" t="n" s="16">
         <v>7047179.0</v>
       </c>
-      <c r="AS16" t="n" s="16">
+      <c r="AT16" t="n" s="16">
         <v>6807824.0</v>
       </c>
-      <c r="AT16" t="n" s="16">
+      <c r="AU16" t="n" s="16">
         <v>6332757.0</v>
       </c>
-      <c r="AU16" t="n" s="16">
+      <c r="AV16" t="n" s="16">
         <v>6303137.0</v>
       </c>
-      <c r="AV16" t="n" s="16">
+      <c r="AW16" t="n" s="16">
         <v>6741035.0</v>
       </c>
-      <c r="AW16" t="n" s="16">
+      <c r="AX16" t="n" s="16">
         <v>6620970.0</v>
       </c>
-      <c r="AX16" t="n" s="16">
+      <c r="AY16" t="n" s="16">
         <v>6886762.0</v>
       </c>
-      <c r="AY16" t="n" s="16">
+      <c r="AZ16" t="n" s="16">
         <v>6362944.0</v>
       </c>
-      <c r="AZ16" t="n" s="16">
+      <c r="BA16" t="n" s="16">
         <v>6348696.0</v>
       </c>
-      <c r="BA16" t="n" s="16">
+      <c r="BB16" t="n" s="16">
         <v>6453456.0</v>
       </c>
-      <c r="BB16" t="n" s="16">
+      <c r="BC16" t="n" s="16">
         <v>6632334.0</v>
       </c>
-      <c r="BC16" t="n" s="16">
+      <c r="BD16" t="n" s="16">
         <v>7384665.0</v>
       </c>
-      <c r="BD16" t="n" s="16">
+      <c r="BE16" t="n" s="16">
         <v>6730170.0</v>
       </c>
-      <c r="BE16" t="n" s="16">
+      <c r="BF16" t="n" s="16">
         <v>6441528.0</v>
       </c>
-      <c r="BF16" t="n" s="16">
+      <c r="BG16" t="n" s="16">
         <v>5964843.0</v>
       </c>
-      <c r="BG16" t="n" s="16">
+      <c r="BH16" t="n" s="16">
         <v>6002704.0</v>
       </c>
-      <c r="BH16" t="n" s="16">
+      <c r="BI16" t="n" s="16">
         <v>5584097.0</v>
       </c>
-      <c r="BI16" t="n" s="16">
+      <c r="BJ16" t="n" s="16">
         <v>5117768.0</v>
       </c>
-      <c r="BJ16" t="n" s="16">
+      <c r="BK16" t="n" s="16">
         <v>4834832.0</v>
       </c>
-      <c r="BK16" t="n" s="16">
+      <c r="BL16" t="n" s="16">
         <v>4568414.0</v>
       </c>
-      <c r="BL16" t="n" s="16">
+      <c r="BM16" t="n" s="16">
         <v>4347091.0</v>
       </c>
-      <c r="BM16" t="n" s="16">
+      <c r="BN16" t="n" s="16">
         <v>3723728.0</v>
       </c>
-      <c r="BN16" t="n" s="16">
+      <c r="BO16" t="n" s="16">
         <v>3575435.0</v>
       </c>
-      <c r="BO16" t="n" s="16">
+      <c r="BP16" t="n" s="16">
         <v>3306367.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B17" t="n" s="18">
+        <v>1000087.0</v>
+      </c>
+      <c r="C17" t="n" s="18">
         <v>986884.0</v>
       </c>
-      <c r="C17" t="n" s="18">
+      <c r="D17" t="n" s="18">
         <v>929078.0</v>
       </c>
-      <c r="D17" t="n" s="18">
+      <c r="E17" t="n" s="18">
         <v>774704.0</v>
       </c>
-      <c r="E17" t="n" s="18">
+      <c r="F17" t="n" s="18">
         <v>690193.0</v>
       </c>
-      <c r="F17" t="n" s="18">
+      <c r="G17" t="n" s="18">
         <v>643653.0</v>
       </c>
-      <c r="G17" t="n" s="18">
+      <c r="H17" t="n" s="18">
         <v>639269.0</v>
       </c>
-      <c r="H17" t="n" s="18">
+      <c r="I17" t="n" s="18">
         <v>589878.0</v>
       </c>
-      <c r="I17" t="n" s="18">
+      <c r="J17" t="n" s="18">
         <v>592861.0</v>
       </c>
-      <c r="J17" t="n" s="18">
+      <c r="K17" t="n" s="18">
         <v>602426.0</v>
       </c>
-      <c r="K17" t="n" s="18">
+      <c r="L17" t="n" s="18">
         <v>602672.0</v>
       </c>
-      <c r="L17" t="n" s="18">
+      <c r="M17" t="n" s="18">
         <v>605673.0</v>
       </c>
-      <c r="M17" t="n" s="18">
+      <c r="N17" t="n" s="18">
         <v>566159.0</v>
       </c>
-      <c r="N17" t="n" s="18">
+      <c r="O17" t="n" s="18">
         <v>422300.0</v>
       </c>
-      <c r="O17" t="n" s="18">
+      <c r="P17" t="n" s="18">
         <v>521168.0</v>
       </c>
-      <c r="P17" t="n" s="18">
+      <c r="Q17" t="n" s="18">
         <v>420484.0</v>
       </c>
-      <c r="Q17" t="n" s="18">
+      <c r="R17" t="n" s="18">
         <v>409123.0</v>
       </c>
-      <c r="R17" t="n" s="18">
+      <c r="S17" t="n" s="18">
         <v>422300.0</v>
       </c>
-      <c r="S17" t="n" s="18">
+      <c r="T17" t="n" s="18">
         <v>410638.0</v>
       </c>
-      <c r="T17" t="n" s="18">
+      <c r="U17" t="n" s="18">
         <v>413389.0</v>
       </c>
-      <c r="U17" t="n" s="18">
+      <c r="V17" t="n" s="18">
         <v>377592.0</v>
       </c>
-      <c r="V17" t="n" s="18">
+      <c r="W17" t="n" s="18">
         <v>381927.0</v>
       </c>
-      <c r="W17" t="n" s="18">
+      <c r="X17" t="n" s="18">
         <v>360314.0</v>
       </c>
-      <c r="X17" t="n" s="18">
+      <c r="Y17" t="n" s="18">
         <v>355516.0</v>
       </c>
-      <c r="Y17" t="n" s="18">
+      <c r="Z17" t="n" s="18">
         <v>350806.0</v>
       </c>
-      <c r="Z17" t="n" s="18">
+      <c r="AA17" t="n" s="18">
         <v>350816.0</v>
       </c>
-      <c r="AA17" t="n" s="18">
+      <c r="AB17" t="n" s="18">
         <v>348764.0</v>
       </c>
-      <c r="AB17" t="n" s="18">
+      <c r="AC17" t="n" s="18">
         <v>349469.0</v>
       </c>
-      <c r="AC17" t="n" s="18">
+      <c r="AD17" t="n" s="18">
         <v>350792.0</v>
       </c>
-      <c r="AD17" t="n" s="18">
+      <c r="AE17" t="n" s="18">
         <v>368451.0</v>
       </c>
-      <c r="AE17" t="n" s="18">
+      <c r="AF17" t="n" s="18">
         <v>362061.0</v>
       </c>
-      <c r="AF17" t="n" s="18">
+      <c r="AG17" t="n" s="18">
         <v>365161.0</v>
       </c>
-      <c r="AG17" t="n" s="18">
+      <c r="AH17" t="n" s="18">
         <v>391389.0</v>
       </c>
-      <c r="AH17" t="n" s="18">
+      <c r="AI17" t="n" s="18">
         <v>400430.0</v>
       </c>
-      <c r="AI17" t="n" s="18">
+      <c r="AJ17" t="n" s="18">
         <v>431993.0</v>
       </c>
-      <c r="AJ17" t="n" s="18">
+      <c r="AK17" t="n" s="18">
         <v>455244.0</v>
       </c>
-      <c r="AK17" t="n" s="18">
+      <c r="AL17" t="n" s="18">
         <v>449996.0</v>
       </c>
-      <c r="AL17" t="n" s="18">
+      <c r="AM17" t="n" s="18">
         <v>487151.0</v>
       </c>
-      <c r="AM17" t="n" s="18">
+      <c r="AN17" t="n" s="18">
         <v>504773.0</v>
       </c>
-      <c r="AN17" t="n" s="18">
+      <c r="AO17" t="n" s="18">
         <v>489142.0</v>
       </c>
-      <c r="AO17" t="n" s="18">
+      <c r="AP17" t="n" s="18">
         <v>475810.0</v>
       </c>
-      <c r="AP17" t="n" s="18">
+      <c r="AQ17" t="n" s="18">
         <v>474534.0</v>
       </c>
-      <c r="AQ17" t="n" s="18">
+      <c r="AR17" t="n" s="18">
         <v>476068.0</v>
       </c>
-      <c r="AR17" t="n" s="18">
+      <c r="AS17" t="n" s="18">
         <v>491666.0</v>
       </c>
-      <c r="AS17" t="n" s="18">
+      <c r="AT17" t="n" s="18">
         <v>485503.0</v>
       </c>
-      <c r="AT17" t="n" s="18">
+      <c r="AU17" t="n" s="18">
         <v>460866.0</v>
       </c>
-      <c r="AU17" t="n" s="18">
+      <c r="AV17" t="n" s="18">
         <v>461442.0</v>
       </c>
-      <c r="AV17" t="n" s="18">
+      <c r="AW17" t="n" s="18">
         <v>480793.0</v>
       </c>
-      <c r="AW17" t="n" s="18">
+      <c r="AX17" t="n" s="18">
         <v>460689.0</v>
       </c>
-      <c r="AX17" t="n" s="18">
+      <c r="AY17" t="n" s="18">
         <v>489927.0</v>
       </c>
-      <c r="AY17" t="n" s="18">
+      <c r="AZ17" t="n" s="18">
         <v>480522.0</v>
       </c>
-      <c r="AZ17" t="n" s="18">
+      <c r="BA17" t="n" s="18">
         <v>476177.0</v>
       </c>
-      <c r="BA17" t="n" s="18">
+      <c r="BB17" t="n" s="18">
         <v>456943.0</v>
       </c>
-      <c r="BB17" t="n" s="18">
+      <c r="BC17" t="n" s="18">
         <v>466261.0</v>
       </c>
-      <c r="BC17" t="n" s="18">
+      <c r="BD17" t="n" s="18">
         <v>508996.0</v>
       </c>
-      <c r="BD17" t="n" s="18">
+      <c r="BE17" t="n" s="18">
         <v>469701.0</v>
       </c>
-      <c r="BE17" t="n" s="18">
+      <c r="BF17" t="n" s="18">
         <v>533724.0</v>
       </c>
-      <c r="BF17" t="n" s="18">
+      <c r="BG17" t="n" s="18">
         <v>526465.0</v>
       </c>
-      <c r="BG17" t="n" s="18">
+      <c r="BH17" t="n" s="18">
         <v>546361.0</v>
       </c>
-      <c r="BH17" t="n" s="18">
+      <c r="BI17" t="n" s="18">
         <v>540119.0</v>
       </c>
-      <c r="BI17" t="n" s="18">
+      <c r="BJ17" t="n" s="18">
         <v>526685.0</v>
       </c>
-      <c r="BJ17" t="n" s="18">
+      <c r="BK17" t="n" s="18">
         <v>509606.0</v>
       </c>
-      <c r="BK17" t="n" s="18">
+      <c r="BL17" t="n" s="18">
         <v>507108.0</v>
       </c>
-      <c r="BL17" t="n" s="18">
+      <c r="BM17" t="n" s="18">
         <v>464716.0</v>
       </c>
-      <c r="BM17" t="n" s="18">
+      <c r="BN17" t="n" s="18">
         <v>255009.0</v>
       </c>
-      <c r="BN17" t="n" s="18">
+      <c r="BO17" t="n" s="18">
         <v>266365.0</v>
       </c>
-      <c r="BO17" t="n" s="18">
+      <c r="BP17" t="n" s="18">
         <v>249921.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B18" t="n" s="22">
+        <v>4.6666664E7</v>
+      </c>
+      <c r="C18" t="n" s="22">
         <v>4.4337749E7</v>
       </c>
-      <c r="C18" t="n" s="22">
+      <c r="D18" t="n" s="22">
         <v>4.2523604E7</v>
       </c>
-      <c r="D18" t="n" s="22">
+      <c r="E18" t="n" s="22">
         <v>3.686666E7</v>
       </c>
-      <c r="E18" t="n" s="22">
+      <c r="F18" t="n" s="22">
         <v>3.0822224E7</v>
       </c>
-      <c r="F18" t="n" s="22">
+      <c r="G18" t="n" s="22">
         <v>2.4550723E7</v>
       </c>
-      <c r="G18" t="n" s="22">
+      <c r="H18" t="n" s="22">
         <v>2.4307608E7</v>
       </c>
-      <c r="H18" t="n" s="22">
+      <c r="I18" t="n" s="22">
         <v>2.3335841E7</v>
       </c>
-      <c r="I18" t="n" s="22">
+      <c r="J18" t="n" s="22">
         <v>2.2709216E7</v>
       </c>
-      <c r="J18" t="n" s="22">
+      <c r="K18" t="n" s="22">
         <v>2.1790154E7</v>
       </c>
-      <c r="K18" t="n" s="22">
+      <c r="L18" t="n" s="22">
         <v>2.1858302E7</v>
       </c>
-      <c r="L18" t="n" s="22">
+      <c r="M18" t="n" s="22">
         <v>2.0121767E7</v>
       </c>
-      <c r="M18" t="n" s="22">
+      <c r="N18" t="n" s="22">
         <v>1.8971033E7</v>
       </c>
-      <c r="N18" t="n" s="22">
+      <c r="O18" t="n" s="22">
         <v>1.4213426E7</v>
       </c>
-      <c r="O18" t="n" s="22">
+      <c r="P18" t="n" s="22">
         <v>1.6107501E7</v>
       </c>
-      <c r="P18" t="n" s="22">
+      <c r="Q18" t="n" s="22">
         <v>1.4590288E7</v>
       </c>
-      <c r="Q18" t="n" s="22">
+      <c r="R18" t="n" s="22">
         <v>1.4362575E7</v>
       </c>
-      <c r="R18" t="n" s="22">
+      <c r="S18" t="n" s="22">
         <v>1.4213426E7</v>
       </c>
-      <c r="S18" t="n" s="22">
+      <c r="T18" t="n" s="22">
         <v>1.3511182E7</v>
       </c>
-      <c r="T18" t="n" s="22">
+      <c r="U18" t="n" s="22">
         <v>1.3190228E7</v>
       </c>
-      <c r="U18" t="n" s="22">
+      <c r="V18" t="n" s="22">
         <v>1.2641691E7</v>
       </c>
-      <c r="V18" t="n" s="22">
+      <c r="W18" t="n" s="22">
         <v>1.2145924E7</v>
       </c>
-      <c r="W18" t="n" s="22">
+      <c r="X18" t="n" s="22">
         <v>1.1295754E7</v>
       </c>
-      <c r="X18" t="n" s="22">
+      <c r="Y18" t="n" s="22">
         <v>1.1307665E7</v>
       </c>
-      <c r="Y18" t="n" s="22">
+      <c r="Z18" t="n" s="22">
         <v>1.0952739E7</v>
       </c>
-      <c r="Z18" t="n" s="22">
+      <c r="AA18" t="n" s="22">
         <v>1.0699226E7</v>
       </c>
-      <c r="AA18" t="n" s="22">
+      <c r="AB18" t="n" s="22">
         <v>1.0729882E7</v>
       </c>
-      <c r="AB18" t="n" s="22">
+      <c r="AC18" t="n" s="22">
         <v>1.0718848E7</v>
       </c>
-      <c r="AC18" t="n" s="22">
+      <c r="AD18" t="n" s="22">
         <v>1.0690468E7</v>
       </c>
-      <c r="AD18" t="n" s="22">
+      <c r="AE18" t="n" s="22">
         <v>1.0751079E7</v>
       </c>
-      <c r="AE18" t="n" s="22">
+      <c r="AF18" t="n" s="22">
         <v>1.0714446E7</v>
       </c>
-      <c r="AF18" t="n" s="22">
+      <c r="AG18" t="n" s="22">
         <v>1.0971052E7</v>
       </c>
-      <c r="AG18" t="n" s="22">
+      <c r="AH18" t="n" s="22">
         <v>1.0978359E7</v>
       </c>
-      <c r="AH18" t="n" s="22">
+      <c r="AI18" t="n" s="22">
         <v>1.0354841E7</v>
       </c>
-      <c r="AI18" t="n" s="22">
+      <c r="AJ18" t="n" s="22">
         <v>1.0139918E7</v>
       </c>
-      <c r="AJ18" t="n" s="22">
+      <c r="AK18" t="n" s="22">
         <v>1.0381047E7</v>
       </c>
-      <c r="AK18" t="n" s="22">
+      <c r="AL18" t="n" s="22">
         <v>1.0060381E7</v>
       </c>
-      <c r="AL18" t="n" s="22">
+      <c r="AM18" t="n" s="22">
         <v>1.004861E7</v>
       </c>
-      <c r="AM18" t="n" s="22">
+      <c r="AN18" t="n" s="22">
         <v>1.0520194E7</v>
       </c>
-      <c r="AN18" t="n" s="22">
+      <c r="AO18" t="n" s="22">
         <v>1.0113466E7</v>
       </c>
-      <c r="AO18" t="n" s="22">
+      <c r="AP18" t="n" s="22">
         <v>9827507.0</v>
       </c>
-      <c r="AP18" t="n" s="22">
+      <c r="AQ18" t="n" s="22">
         <v>9937155.0</v>
       </c>
-      <c r="AQ18" t="n" s="22">
+      <c r="AR18" t="n" s="22">
         <v>1.0004926E7</v>
       </c>
-      <c r="AR18" t="n" s="22">
+      <c r="AS18" t="n" s="22">
         <v>1.0200508E7</v>
       </c>
-      <c r="AS18" t="n" s="22">
+      <c r="AT18" t="n" s="22">
         <v>9902667.0</v>
       </c>
-      <c r="AT18" t="n" s="22">
+      <c r="AU18" t="n" s="22">
         <v>9712339.0</v>
       </c>
-      <c r="AU18" t="n" s="22">
+      <c r="AV18" t="n" s="22">
         <v>9672446.0</v>
       </c>
-      <c r="AV18" t="n" s="22">
+      <c r="AW18" t="n" s="22">
         <v>9780614.0</v>
       </c>
-      <c r="AW18" t="n" s="22">
+      <c r="AX18" t="n" s="22">
         <v>9975685.0</v>
       </c>
-      <c r="AX18" t="n" s="22">
+      <c r="AY18" t="n" s="22">
         <v>1.0184544E7</v>
       </c>
-      <c r="AY18" t="n" s="22">
+      <c r="AZ18" t="n" s="22">
         <v>9526706.0</v>
       </c>
-      <c r="AZ18" t="n" s="22">
+      <c r="BA18" t="n" s="22">
         <v>9774557.0</v>
       </c>
-      <c r="BA18" t="n" s="22">
+      <c r="BB18" t="n" s="22">
         <v>9697729.0</v>
       </c>
-      <c r="BB18" t="n" s="22">
+      <c r="BC18" t="n" s="22">
         <v>9504062.0</v>
       </c>
-      <c r="BC18" t="n" s="22">
+      <c r="BD18" t="n" s="22">
         <v>1.009884E7</v>
       </c>
-      <c r="BD18" t="n" s="22">
+      <c r="BE18" t="n" s="22">
         <v>9379436.0</v>
       </c>
-      <c r="BE18" t="n" s="22">
+      <c r="BF18" t="n" s="22">
         <v>9363461.0</v>
       </c>
-      <c r="BF18" t="n" s="22">
+      <c r="BG18" t="n" s="22">
         <v>8853246.0</v>
       </c>
-      <c r="BG18" t="n" s="22">
+      <c r="BH18" t="n" s="22">
         <v>9050971.0</v>
       </c>
-      <c r="BH18" t="n" s="22">
+      <c r="BI18" t="n" s="22">
         <v>8459889.0</v>
       </c>
-      <c r="BI18" t="n" s="22">
+      <c r="BJ18" t="n" s="22">
         <v>8042622.0</v>
       </c>
-      <c r="BJ18" t="n" s="22">
+      <c r="BK18" t="n" s="22">
         <v>7592110.0</v>
       </c>
-      <c r="BK18" t="n" s="22">
+      <c r="BL18" t="n" s="22">
         <v>7480623.0</v>
       </c>
-      <c r="BL18" t="n" s="22">
+      <c r="BM18" t="n" s="22">
         <v>7097426.0</v>
       </c>
-      <c r="BM18" t="n" s="22">
+      <c r="BN18" t="n" s="22">
         <v>6174733.0</v>
       </c>
-      <c r="BN18" t="n" s="22">
+      <c r="BO18" t="n" s="22">
         <v>5735263.0</v>
       </c>
-      <c r="BO18" t="n" s="22">
+      <c r="BP18" t="n" s="22">
         <v>5444814.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B19" t="n" s="23">
+        <v>1518084.0</v>
+      </c>
+      <c r="C19" t="n" s="23">
         <v>1777182.0</v>
       </c>
-      <c r="C19" t="n" s="23">
+      <c r="D19" t="n" s="23">
         <v>2171682.0</v>
       </c>
-      <c r="D19" t="n" s="23">
+      <c r="E19" t="n" s="23">
         <v>2162699.0</v>
       </c>
-      <c r="E19" t="n" s="23">
+      <c r="F19" t="n" s="23">
         <v>1700991.0</v>
       </c>
-      <c r="F19" t="n" s="23">
+      <c r="G19" t="n" s="23">
         <v>1638688.0</v>
       </c>
-      <c r="G19" t="n" s="23">
+      <c r="H19" t="n" s="23">
         <v>1441234.0</v>
       </c>
-      <c r="H19" t="n" s="23">
+      <c r="I19" t="n" s="23">
         <v>1219446.0</v>
       </c>
-      <c r="I19" t="n" s="23">
+      <c r="J19" t="n" s="23">
         <v>1114078.0</v>
       </c>
-      <c r="J19" t="n" s="23">
+      <c r="K19" t="n" s="23">
         <v>1031430.0</v>
       </c>
-      <c r="K19" t="n" s="23">
+      <c r="L19" t="n" s="23">
         <v>1365812.0</v>
       </c>
-      <c r="L19" t="n" s="23">
+      <c r="M19" t="n" s="23">
         <v>846158.0</v>
       </c>
-      <c r="M19" t="n" s="23">
+      <c r="N19" t="n" s="23">
         <v>665912.0</v>
       </c>
-      <c r="N19" t="n" s="23">
+      <c r="O19" t="n" s="23">
         <v>600048.0</v>
       </c>
-      <c r="O19" t="n" s="23">
+      <c r="P19" t="n" s="23">
         <v>572174.0</v>
       </c>
-      <c r="P19" t="n" s="23">
+      <c r="Q19" t="n" s="23">
         <v>392706.0</v>
       </c>
-      <c r="Q19" t="n" s="23">
+      <c r="R19" t="n" s="23">
         <v>521335.0</v>
       </c>
-      <c r="R19" t="n" s="23">
+      <c r="S19" t="n" s="23">
         <v>600048.0</v>
       </c>
-      <c r="S19" t="n" s="23">
+      <c r="T19" t="n" s="23">
         <v>537682.0</v>
       </c>
-      <c r="T19" t="n" s="23">
+      <c r="U19" t="n" s="23">
         <v>472068.0</v>
       </c>
-      <c r="U19" t="n" s="23">
+      <c r="V19" t="n" s="23">
         <v>497513.0</v>
       </c>
-      <c r="V19" t="n" s="23">
+      <c r="W19" t="n" s="23">
         <v>534254.0</v>
       </c>
-      <c r="W19" t="n" s="23">
+      <c r="X19" t="n" s="23">
         <v>491895.0</v>
       </c>
-      <c r="X19" t="n" s="23">
+      <c r="Y19" t="n" s="23">
         <v>543774.0</v>
       </c>
-      <c r="Y19" t="n" s="23">
+      <c r="Z19" t="n" s="23">
         <v>774595.0</v>
       </c>
-      <c r="Z19" t="n" s="23">
+      <c r="AA19" t="n" s="23">
         <v>516242.0</v>
       </c>
-      <c r="AA19" t="n" s="23">
+      <c r="AB19" t="n" s="23">
         <v>477832.0</v>
       </c>
-      <c r="AB19" t="n" s="23">
+      <c r="AC19" t="n" s="23">
         <v>533310.0</v>
       </c>
-      <c r="AC19" t="n" s="23">
+      <c r="AD19" t="n" s="23">
         <v>584401.0</v>
       </c>
-      <c r="AD19" t="n" s="23">
+      <c r="AE19" t="n" s="23">
         <v>727905.0</v>
       </c>
-      <c r="AE19" t="n" s="23">
+      <c r="AF19" t="n" s="23">
         <v>736086.0</v>
       </c>
-      <c r="AF19" t="n" s="23">
+      <c r="AG19" t="n" s="23">
         <v>708273.0</v>
       </c>
-      <c r="AG19" t="n" s="23">
+      <c r="AH19" t="n" s="23">
         <v>778794.0</v>
       </c>
-      <c r="AH19" t="n" s="23">
+      <c r="AI19" t="n" s="23">
         <v>610515.0</v>
       </c>
-      <c r="AI19" t="n" s="23">
+      <c r="AJ19" t="n" s="23">
         <v>588847.0</v>
       </c>
-      <c r="AJ19" t="n" s="23">
+      <c r="AK19" t="n" s="23">
         <v>784212.0</v>
       </c>
-      <c r="AK19" t="n" s="23">
+      <c r="AL19" t="n" s="23">
         <v>582328.0</v>
       </c>
-      <c r="AL19" t="n" s="23">
+      <c r="AM19" t="n" s="23">
         <v>519405.0</v>
       </c>
-      <c r="AM19" t="n" s="23">
+      <c r="AN19" t="n" s="23">
         <v>583782.0</v>
       </c>
-      <c r="AN19" t="n" s="23">
+      <c r="AO19" t="n" s="23">
         <v>534324.0</v>
       </c>
-      <c r="AO19" t="n" s="23">
+      <c r="AP19" t="n" s="23">
         <v>548402.0</v>
       </c>
-      <c r="AP19" t="n" s="23">
+      <c r="AQ19" t="n" s="23">
         <v>711119.0</v>
       </c>
-      <c r="AQ19" t="n" s="23">
+      <c r="AR19" t="n" s="23">
         <v>714147.0</v>
       </c>
-      <c r="AR19" t="n" s="23">
+      <c r="AS19" t="n" s="23">
         <v>646968.0</v>
       </c>
-      <c r="AS19" t="n" s="23">
+      <c r="AT19" t="n" s="23">
         <v>670385.0</v>
       </c>
-      <c r="AT19" t="n" s="23">
+      <c r="AU19" t="n" s="23">
         <v>698421.0</v>
       </c>
-      <c r="AU19" t="n" s="23">
+      <c r="AV19" t="n" s="23">
         <v>844100.0</v>
       </c>
-      <c r="AV19" t="n" s="23">
+      <c r="AW19" t="n" s="23">
         <v>681949.0</v>
       </c>
-      <c r="AW19" t="n" s="23">
+      <c r="AX19" t="n" s="23">
         <v>727112.0</v>
       </c>
-      <c r="AX19" t="n" s="23">
+      <c r="AY19" t="n" s="23">
         <v>652600.0</v>
       </c>
-      <c r="AY19" t="n" s="23">
+      <c r="AZ19" t="n" s="23">
         <v>600475.0</v>
       </c>
-      <c r="AZ19" t="n" s="23">
+      <c r="BA19" t="n" s="23">
         <v>800723.0</v>
       </c>
-      <c r="BA19" t="n" s="23">
+      <c r="BB19" t="n" s="23">
         <v>881199.0</v>
       </c>
-      <c r="BB19" t="n" s="23">
+      <c r="BC19" t="n" s="23">
         <v>947598.0</v>
       </c>
-      <c r="BC19" t="n" s="23">
+      <c r="BD19" t="n" s="23">
         <v>965256.0</v>
       </c>
-      <c r="BD19" t="n" s="23">
+      <c r="BE19" t="n" s="23">
         <v>842867.0</v>
       </c>
-      <c r="BE19" t="n" s="23">
+      <c r="BF19" t="n" s="23">
         <v>761759.0</v>
       </c>
-      <c r="BF19" t="n" s="23">
+      <c r="BG19" t="n" s="23">
         <v>671151.0</v>
       </c>
-      <c r="BG19" t="n" s="23">
+      <c r="BH19" t="n" s="23">
         <v>699482.0</v>
       </c>
-      <c r="BH19" t="n" s="23">
+      <c r="BI19" t="n" s="23">
         <v>792260.0</v>
       </c>
-      <c r="BI19" t="n" s="23">
+      <c r="BJ19" t="n" s="23">
         <v>764952.0</v>
       </c>
-      <c r="BJ19" t="n" s="23">
+      <c r="BK19" t="n" s="23">
         <v>684414.0</v>
       </c>
-      <c r="BK19" t="n" s="23">
+      <c r="BL19" t="n" s="23">
         <v>635637.0</v>
       </c>
-      <c r="BL19" t="n" s="23">
+      <c r="BM19" t="n" s="23">
         <v>660416.0</v>
       </c>
-      <c r="BM19" t="n" s="23">
+      <c r="BN19" t="n" s="23">
         <v>473723.0</v>
       </c>
-      <c r="BN19" t="n" s="23">
+      <c r="BO19" t="n" s="23">
         <v>449774.0</v>
       </c>
-      <c r="BO19" t="n" s="23">
+      <c r="BP19" t="n" s="23">
         <v>412107.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B20" t="n" s="24">
+        <v>3.374679E7</v>
+      </c>
+      <c r="C20" t="n" s="24">
         <v>3.2753737E7</v>
       </c>
-      <c r="C20" t="n" s="24">
+      <c r="D20" t="n" s="24">
         <v>3.1037065E7</v>
       </c>
-      <c r="D20" t="n" s="24">
+      <c r="E20" t="n" s="24">
         <v>2.6903982E7</v>
       </c>
-      <c r="E20" t="n" s="24">
+      <c r="F20" t="n" s="24">
         <v>2.3552123E7</v>
       </c>
-      <c r="F20" t="n" s="24">
+      <c r="G20" t="n" s="24">
         <v>1.8258677E7</v>
       </c>
-      <c r="G20" t="n" s="24">
+      <c r="H20" t="n" s="24">
         <v>1.8383167E7</v>
       </c>
-      <c r="H20" t="n" s="24">
+      <c r="I20" t="n" s="24">
         <v>1.7890863E7</v>
       </c>
-      <c r="I20" t="n" s="24">
+      <c r="J20" t="n" s="24">
         <v>1.7324304E7</v>
       </c>
-      <c r="J20" t="n" s="24">
+      <c r="K20" t="n" s="24">
         <v>1.6588162E7</v>
       </c>
-      <c r="K20" t="n" s="24">
+      <c r="L20" t="n" s="24">
         <v>1.6355462E7</v>
       </c>
-      <c r="L20" t="n" s="24">
+      <c r="M20" t="n" s="24">
         <v>1.5522654E7</v>
       </c>
-      <c r="M20" t="n" s="24">
+      <c r="N20" t="n" s="24">
         <v>1.4653646E7</v>
       </c>
-      <c r="N20" t="n" s="24">
+      <c r="O20" t="n" s="24">
         <v>1.0870394E7</v>
       </c>
-      <c r="O20" t="n" s="24">
+      <c r="P20" t="n" s="24">
         <v>1.2402053E7</v>
       </c>
-      <c r="P20" t="n" s="24">
+      <c r="Q20" t="n" s="24">
         <v>1.1285085E7</v>
       </c>
-      <c r="Q20" t="n" s="24">
+      <c r="R20" t="n" s="24">
         <v>1.1032659E7</v>
       </c>
-      <c r="R20" t="n" s="24">
+      <c r="S20" t="n" s="24">
         <v>1.0870394E7</v>
       </c>
-      <c r="S20" t="n" s="24">
+      <c r="T20" t="n" s="24">
         <v>1.0385228E7</v>
       </c>
-      <c r="T20" t="n" s="24">
+      <c r="U20" t="n" s="24">
         <v>1.0233471E7</v>
       </c>
-      <c r="U20" t="n" s="24">
+      <c r="V20" t="n" s="24">
         <v>9671295.0</v>
       </c>
-      <c r="V20" t="n" s="24">
+      <c r="W20" t="n" s="24">
         <v>9215539.0</v>
       </c>
-      <c r="W20" t="n" s="24">
+      <c r="X20" t="n" s="24">
         <v>8441077.0</v>
       </c>
-      <c r="X20" t="n" s="24">
+      <c r="Y20" t="n" s="24">
         <v>8540584.0</v>
       </c>
-      <c r="Y20" t="n" s="24">
+      <c r="Z20" t="n" s="24">
         <v>8009324.0</v>
       </c>
-      <c r="Z20" t="n" s="24">
+      <c r="AA20" t="n" s="24">
         <v>7898534.0</v>
       </c>
-      <c r="AA20" t="n" s="24">
+      <c r="AB20" t="n" s="24">
         <v>7936527.0</v>
       </c>
-      <c r="AB20" t="n" s="24">
+      <c r="AC20" t="n" s="24">
         <v>7984579.0</v>
       </c>
-      <c r="AC20" t="n" s="24">
+      <c r="AD20" t="n" s="24">
         <v>789436.0</v>
       </c>
-      <c r="AD20" t="n" s="24">
+      <c r="AE20" t="n" s="24">
         <v>7657631.0</v>
       </c>
-      <c r="AE20" t="n" s="24">
+      <c r="AF20" t="n" s="24">
         <v>7567531.0</v>
       </c>
-      <c r="AF20" t="n" s="24">
+      <c r="AG20" t="n" s="24">
         <v>7673479.0</v>
       </c>
-      <c r="AG20" t="n" s="24">
+      <c r="AH20" t="n" s="24">
         <v>7555246.0</v>
       </c>
-      <c r="AH20" t="n" s="24">
+      <c r="AI20" t="n" s="24">
         <v>7046610.0</v>
       </c>
-      <c r="AI20" t="n" s="24">
+      <c r="AJ20" t="n" s="24">
         <v>6881568.0</v>
       </c>
-      <c r="AJ20" t="n" s="24">
+      <c r="AK20" t="n" s="24">
         <v>6866606.0</v>
       </c>
-      <c r="AK20" t="n" s="24">
+      <c r="AL20" t="n" s="24">
         <v>6663790.0</v>
       </c>
-      <c r="AL20" t="n" s="24">
+      <c r="AM20" t="n" s="24">
         <v>6602506.0</v>
       </c>
-      <c r="AM20" t="n" s="24">
+      <c r="AN20" t="n" s="24">
         <v>6872511.0</v>
       </c>
-      <c r="AN20" t="n" s="24">
+      <c r="AO20" t="n" s="24">
         <v>6550708.0</v>
       </c>
-      <c r="AO20" t="n" s="24">
+      <c r="AP20" t="n" s="24">
         <v>6264936.0</v>
       </c>
-      <c r="AP20" t="n" s="24">
+      <c r="AQ20" t="n" s="24">
         <v>6170700.0</v>
       </c>
-      <c r="AQ20" t="n" s="24">
+      <c r="AR20" t="n" s="24">
         <v>6218220.0</v>
       </c>
-      <c r="AR20" t="n" s="24">
+      <c r="AS20" t="n" s="24">
         <v>6398853.0</v>
       </c>
-      <c r="AS20" t="n" s="24">
+      <c r="AT20" t="n" s="24">
         <v>6138382.0</v>
       </c>
-      <c r="AT20" t="n" s="24">
+      <c r="AU20" t="n" s="24">
         <v>5898200.0</v>
       </c>
-      <c r="AU20" t="n" s="24">
+      <c r="AV20" t="n" s="24">
         <v>5854156.0</v>
       </c>
-      <c r="AV20" t="n" s="24">
+      <c r="AW20" t="n" s="24">
         <v>5821489.0</v>
       </c>
-      <c r="AW20" t="n" s="24">
+      <c r="AX20" t="n" s="24">
         <v>5955439.0</v>
       </c>
-      <c r="AX20" t="n" s="24">
+      <c r="AY20" t="n" s="24">
         <v>5981036.0</v>
       </c>
-      <c r="AY20" t="n" s="24">
+      <c r="AZ20" t="n" s="24">
         <v>5744609.0</v>
       </c>
-      <c r="AZ20" t="n" s="24">
+      <c r="BA20" t="n" s="24">
         <v>5645894.0</v>
       </c>
-      <c r="BA20" t="n" s="24">
+      <c r="BB20" t="n" s="24">
         <v>5517376.0</v>
       </c>
-      <c r="BB20" t="n" s="24">
+      <c r="BC20" t="n" s="24">
         <v>5296596.0</v>
       </c>
-      <c r="BC20" t="n" s="24">
+      <c r="BD20" t="n" s="24">
         <v>5551469.0</v>
       </c>
-      <c r="BD20" t="n" s="24">
+      <c r="BE20" t="n" s="24">
         <v>5219226.0</v>
       </c>
-      <c r="BE20" t="n" s="24">
+      <c r="BF20" t="n" s="24">
         <v>5375929.0</v>
       </c>
-      <c r="BF20" t="n" s="24">
+      <c r="BG20" t="n" s="24">
         <v>5069415.0</v>
       </c>
-      <c r="BG20" t="n" s="24">
+      <c r="BH20" t="n" s="24">
         <v>5331152.0</v>
       </c>
-      <c r="BH20" t="n" s="24">
+      <c r="BI20" t="n" s="24">
         <v>5036304.0</v>
       </c>
-      <c r="BI20" t="n" s="24">
+      <c r="BJ20" t="n" s="24">
         <v>4691641.0</v>
       </c>
-      <c r="BJ20" t="n" s="24">
+      <c r="BK20" t="n" s="24">
         <v>4364756.0</v>
       </c>
-      <c r="BK20" t="n" s="24">
+      <c r="BL20" t="n" s="24">
         <v>4344431.0</v>
       </c>
-      <c r="BL20" t="n" s="24">
+      <c r="BM20" t="n" s="24">
         <v>4232153.0</v>
       </c>
-      <c r="BM20" t="n" s="24">
+      <c r="BN20" t="n" s="24">
         <v>3743321.0</v>
       </c>
-      <c r="BN20" t="n" s="24">
+      <c r="BO20" t="n" s="24">
         <v>3715398.0</v>
       </c>
-      <c r="BO20" t="n" s="24">
+      <c r="BP20" t="n" s="24">
         <v>3518178.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B21" t="n" s="26">
+        <v>4.1157768E7</v>
+      </c>
+      <c r="C21" t="n" s="26">
         <v>3.9098403E7</v>
       </c>
-      <c r="C21" t="n" s="26">
+      <c r="D21" t="n" s="26">
         <v>3.7975462E7</v>
       </c>
-      <c r="D21" t="n" s="26">
+      <c r="E21" t="n" s="26">
         <v>3.327116E7</v>
       </c>
-      <c r="E21" t="n" s="26">
+      <c r="F21" t="n" s="26">
         <v>2.7653919E7</v>
       </c>
-      <c r="F21" t="n" s="26">
+      <c r="G21" t="n" s="26">
         <v>2.18538E7</v>
       </c>
-      <c r="G21" t="n" s="26">
+      <c r="H21" t="n" s="26">
         <v>2.1670553E7</v>
       </c>
-      <c r="H21" t="n" s="26">
+      <c r="I21" t="n" s="26">
         <v>2.0798729E7</v>
       </c>
-      <c r="I21" t="n" s="26">
+      <c r="J21" t="n" s="26">
         <v>2.0236108E7</v>
       </c>
-      <c r="J21" t="n" s="26">
+      <c r="K21" t="n" s="26">
         <v>1.9409891E7</v>
       </c>
-      <c r="K21" t="n" s="26">
+      <c r="L21" t="n" s="26">
         <v>1.9542763E7</v>
       </c>
-      <c r="L21" t="n" s="26">
+      <c r="M21" t="n" s="26">
         <v>1.7830478E7</v>
       </c>
-      <c r="M21" t="n" s="26">
+      <c r="N21" t="n" s="26">
         <v>1.6767134E7</v>
       </c>
-      <c r="N21" t="n" s="26">
+      <c r="O21" t="n" s="26">
         <v>1.250605E7</v>
       </c>
-      <c r="O21" t="n" s="26">
+      <c r="P21" t="n" s="26">
         <v>1.4237399E7</v>
       </c>
-      <c r="P21" t="n" s="26">
+      <c r="Q21" t="n" s="26">
         <v>1.2763631E7</v>
       </c>
-      <c r="Q21" t="n" s="26">
+      <c r="R21" t="n" s="26">
         <v>1.2591919E7</v>
       </c>
-      <c r="R21" t="n" s="26">
+      <c r="S21" t="n" s="26">
         <v>1.250605E7</v>
       </c>
-      <c r="S21" t="n" s="26">
+      <c r="T21" t="n" s="26">
         <v>1.1918734E7</v>
       </c>
-      <c r="T21" t="n" s="26">
+      <c r="U21" t="n" s="26">
         <v>1.1550173E7</v>
       </c>
-      <c r="U21" t="n" s="26">
+      <c r="V21" t="n" s="26">
         <v>1.1066251E7</v>
       </c>
-      <c r="V21" t="n" s="26">
+      <c r="W21" t="n" s="26">
         <v>1.0649662E7</v>
       </c>
-      <c r="W21" t="n" s="26">
+      <c r="X21" t="n" s="26">
         <v>9859523.0</v>
       </c>
-      <c r="X21" t="n" s="26">
+      <c r="Y21" t="n" s="26">
         <v>9887015.0</v>
       </c>
-      <c r="Y21" t="n" s="26">
+      <c r="Z21" t="n" s="26">
         <v>9580654.0</v>
       </c>
-      <c r="Z21" t="n" s="26">
+      <c r="AA21" t="n" s="26">
         <v>9398280.0</v>
       </c>
-      <c r="AA21" t="n" s="26">
+      <c r="AB21" t="n" s="26">
         <v>9497367.0</v>
       </c>
-      <c r="AB21" t="n" s="26">
+      <c r="AC21" t="n" s="26">
         <v>9485189.0</v>
       </c>
-      <c r="AC21" t="n" s="26">
+      <c r="AD21" t="n" s="26">
         <v>9464414.0</v>
       </c>
-      <c r="AD21" t="n" s="26">
+      <c r="AE21" t="n" s="26">
         <v>9502414.0</v>
       </c>
-      <c r="AE21" t="n" s="26">
+      <c r="AF21" t="n" s="26">
         <v>9518321.0</v>
       </c>
-      <c r="AF21" t="n" s="26">
+      <c r="AG21" t="n" s="26">
         <v>9706886.0</v>
       </c>
-      <c r="AG21" t="n" s="26">
+      <c r="AH21" t="n" s="26">
         <v>9663400.0</v>
       </c>
-      <c r="AH21" t="n" s="26">
+      <c r="AI21" t="n" s="26">
         <v>9052408.0</v>
       </c>
-      <c r="AI21" t="n" s="26">
+      <c r="AJ21" t="n" s="26">
         <v>8699256.0</v>
       </c>
-      <c r="AJ21" t="n" s="26">
+      <c r="AK21" t="n" s="26">
         <v>8871715.0</v>
       </c>
-      <c r="AK21" t="n" s="26">
+      <c r="AL21" t="n" s="26">
         <v>8536731.0</v>
       </c>
-      <c r="AL21" t="n" s="26">
+      <c r="AM21" t="n" s="26">
         <v>8523270.0</v>
       </c>
-      <c r="AM21" t="n" s="26">
+      <c r="AN21" t="n" s="26">
         <v>8984180.0</v>
       </c>
-      <c r="AN21" t="n" s="26">
+      <c r="AO21" t="n" s="26">
         <v>8598913.0</v>
       </c>
-      <c r="AO21" t="n" s="26">
+      <c r="AP21" t="n" s="26">
         <v>8367197.0</v>
       </c>
-      <c r="AP21" t="n" s="26">
+      <c r="AQ21" t="n" s="26">
         <v>8517119.0</v>
       </c>
-      <c r="AQ21" t="n" s="26">
+      <c r="AR21" t="n" s="26">
         <v>8624365.0</v>
       </c>
-      <c r="AR21" t="n" s="26">
+      <c r="AS21" t="n" s="26">
         <v>8782198.0</v>
       </c>
-      <c r="AS21" t="n" s="26">
+      <c r="AT21" t="n" s="26">
         <v>8496330.0</v>
       </c>
-      <c r="AT21" t="n" s="26">
+      <c r="AU21" t="n" s="26">
         <v>8373622.0</v>
       </c>
-      <c r="AU21" t="n" s="26">
+      <c r="AV21" t="n" s="26">
         <v>8373478.0</v>
       </c>
-      <c r="AV21" t="n" s="26">
+      <c r="AW21" t="n" s="26">
         <v>8472016.0</v>
       </c>
-      <c r="AW21" t="n" s="26">
+      <c r="AX21" t="n" s="26">
         <v>8652522.0</v>
       </c>
-      <c r="AX21" t="n" s="26">
+      <c r="AY21" t="n" s="26">
         <v>8861894.0</v>
       </c>
-      <c r="AY21" t="n" s="26">
+      <c r="AZ21" t="n" s="26">
         <v>8271182.0</v>
       </c>
-      <c r="AZ21" t="n" s="26">
+      <c r="BA21" t="n" s="26">
         <v>8583061.0</v>
       </c>
-      <c r="BA21" t="n" s="26">
+      <c r="BB21" t="n" s="26">
         <v>8526381.0</v>
       </c>
-      <c r="BB21" t="n" s="26">
+      <c r="BC21" t="n" s="26">
         <v>8378551.0</v>
       </c>
-      <c r="BC21" t="n" s="26">
+      <c r="BD21" t="n" s="26">
         <v>8947753.0</v>
       </c>
-      <c r="BD21" t="n" s="26">
+      <c r="BE21" t="n" s="26">
         <v>8330465.0</v>
       </c>
-      <c r="BE21" t="n" s="26">
+      <c r="BF21" t="n" s="26">
         <v>8230438.0</v>
       </c>
-      <c r="BF21" t="n" s="26">
+      <c r="BG21" t="n" s="26">
         <v>7907671.0</v>
       </c>
-      <c r="BG21" t="n" s="26">
+      <c r="BH21" t="n" s="26">
         <v>8132428.0</v>
       </c>
-      <c r="BH21" t="n" s="26">
+      <c r="BI21" t="n" s="26">
         <v>7565977.0</v>
       </c>
-      <c r="BI21" t="n" s="26">
+      <c r="BJ21" t="n" s="26">
         <v>7161869.0</v>
       </c>
-      <c r="BJ21" t="n" s="26">
+      <c r="BK21" t="n" s="26">
         <v>6749732.0</v>
       </c>
-      <c r="BK21" t="n" s="26">
+      <c r="BL21" t="n" s="26">
         <v>6688680.0</v>
       </c>
-      <c r="BL21" t="n" s="26">
+      <c r="BM21" t="n" s="26">
         <v>6309213.0</v>
       </c>
-      <c r="BM21" t="n" s="26">
+      <c r="BN21" t="n" s="26">
         <v>5523784.0</v>
       </c>
-      <c r="BN21" t="n" s="26">
+      <c r="BO21" t="n" s="26">
         <v>5136514.0</v>
       </c>
-      <c r="BO21" t="n" s="26">
+      <c r="BP21" t="n" s="26">
         <v>4905764.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B22" t="n" s="27">
+        <v>5508896.0</v>
+      </c>
+      <c r="C22" t="n" s="27">
         <v>5239346.0</v>
       </c>
-      <c r="C22" t="n" s="27">
+      <c r="D22" t="n" s="27">
         <v>4548142.0</v>
       </c>
-      <c r="D22" t="n" s="27">
+      <c r="E22" t="n" s="27">
         <v>3595500.0</v>
       </c>
-      <c r="E22" t="n" s="27">
+      <c r="F22" t="n" s="27">
         <v>3168305.0</v>
       </c>
-      <c r="F22" t="n" s="27">
+      <c r="G22" t="n" s="27">
         <v>2696923.0</v>
       </c>
-      <c r="G22" t="n" s="27">
+      <c r="H22" t="n" s="27">
         <v>2637055.0</v>
       </c>
-      <c r="H22" t="n" s="27">
+      <c r="I22" t="n" s="27">
         <v>2537112.0</v>
       </c>
-      <c r="I22" t="n" s="27">
+      <c r="J22" t="n" s="27">
         <v>2473108.0</v>
       </c>
-      <c r="J22" t="n" s="27">
+      <c r="K22" t="n" s="27">
         <v>2380263.0</v>
       </c>
-      <c r="K22" t="n" s="27">
+      <c r="L22" t="n" s="27">
         <v>2315540.0</v>
       </c>
-      <c r="L22" t="n" s="27">
+      <c r="M22" t="n" s="27">
         <v>2291288.0</v>
       </c>
-      <c r="M22" t="n" s="27">
+      <c r="N22" t="n" s="27">
         <v>2203898.0</v>
       </c>
-      <c r="N22" t="n" s="27">
+      <c r="O22" t="n" s="27">
         <v>1707376.0</v>
       </c>
-      <c r="O22" t="n" s="27">
+      <c r="P22" t="n" s="27">
         <v>1870102.0</v>
       </c>
-      <c r="P22" t="n" s="27">
+      <c r="Q22" t="n" s="27">
         <v>1826657.0</v>
       </c>
-      <c r="Q22" t="n" s="27">
+      <c r="R22" t="n" s="27">
         <v>1770655.0</v>
       </c>
-      <c r="R22" t="n" s="27">
+      <c r="S22" t="n" s="27">
         <v>1707376.0</v>
       </c>
-      <c r="S22" t="n" s="27">
+      <c r="T22" t="n" s="27">
         <v>1592448.0</v>
       </c>
-      <c r="T22" t="n" s="27">
+      <c r="U22" t="n" s="27">
         <v>1640055.0</v>
       </c>
-      <c r="U22" t="n" s="27">
+      <c r="V22" t="n" s="27">
         <v>1575440.0</v>
       </c>
-      <c r="V22" t="n" s="27">
+      <c r="W22" t="n" s="27">
         <v>1496262.0</v>
       </c>
-      <c r="W22" t="n" s="27">
+      <c r="X22" t="n" s="27">
         <v>1436232.0</v>
       </c>
-      <c r="X22" t="n" s="27">
+      <c r="Y22" t="n" s="27">
         <v>1420650.0</v>
       </c>
-      <c r="Y22" t="n" s="27">
+      <c r="Z22" t="n" s="27">
         <v>1372086.0</v>
       </c>
-      <c r="Z22" t="n" s="27">
+      <c r="AA22" t="n" s="27">
         <v>1300946.0</v>
       </c>
-      <c r="AA22" t="n" s="27">
+      <c r="AB22" t="n" s="27">
         <v>1232515.0</v>
       </c>
-      <c r="AB22" t="n" s="27">
+      <c r="AC22" t="n" s="27">
         <v>1233659.0</v>
       </c>
-      <c r="AC22" t="n" s="27">
+      <c r="AD22" t="n" s="27">
         <v>1226054.0</v>
       </c>
-      <c r="AD22" t="n" s="27">
+      <c r="AE22" t="n" s="27">
         <v>1258665.0</v>
       </c>
-      <c r="AE22" t="n" s="27">
+      <c r="AF22" t="n" s="27">
         <v>1196125.0</v>
       </c>
-      <c r="AF22" t="n" s="27">
+      <c r="AG22" t="n" s="27">
         <v>1264166.0</v>
       </c>
-      <c r="AG22" t="n" s="27">
+      <c r="AH22" t="n" s="27">
         <v>1314958.0</v>
       </c>
-      <c r="AH22" t="n" s="27">
+      <c r="AI22" t="n" s="27">
         <v>1302433.0</v>
       </c>
-      <c r="AI22" t="n" s="27">
+      <c r="AJ22" t="n" s="27">
         <v>1440662.0</v>
       </c>
-      <c r="AJ22" t="n" s="27">
+      <c r="AK22" t="n" s="27">
         <v>1509332.0</v>
       </c>
-      <c r="AK22" t="n" s="27">
+      <c r="AL22" t="n" s="27">
         <v>1523650.0</v>
       </c>
-      <c r="AL22" t="n" s="27">
+      <c r="AM22" t="n" s="27">
         <v>1525340.0</v>
       </c>
-      <c r="AM22" t="n" s="27">
+      <c r="AN22" t="n" s="27">
         <v>1536014.0</v>
       </c>
-      <c r="AN22" t="n" s="27">
+      <c r="AO22" t="n" s="27">
         <v>1514553.0</v>
       </c>
-      <c r="AO22" t="n" s="27">
+      <c r="AP22" t="n" s="27">
         <v>1460310.0</v>
       </c>
-      <c r="AP22" t="n" s="27">
+      <c r="AQ22" t="n" s="27">
         <v>1420036.0</v>
       </c>
-      <c r="AQ22" t="n" s="27">
+      <c r="AR22" t="n" s="27">
         <v>582369.0</v>
       </c>
-      <c r="AR22" t="n" s="27">
+      <c r="AS22" t="n" s="27">
         <v>607067.0</v>
       </c>
-      <c r="AS22" t="n" s="27">
+      <c r="AT22" t="n" s="27">
         <v>1406337.0</v>
       </c>
-      <c r="AT22" t="n" s="27">
+      <c r="AU22" t="n" s="27">
         <v>1338717.0</v>
       </c>
-      <c r="AU22" t="n" s="27">
+      <c r="AV22" t="n" s="27">
         <v>1298968.0</v>
       </c>
-      <c r="AV22" t="n" s="27">
+      <c r="AW22" t="n" s="27">
         <v>1308598.0</v>
       </c>
-      <c r="AW22" t="n" s="27">
+      <c r="AX22" t="n" s="27">
         <v>1323163.0</v>
       </c>
-      <c r="AX22" t="n" s="27">
+      <c r="AY22" t="n" s="27">
         <v>1322650.0</v>
       </c>
-      <c r="AY22" t="n" s="27">
+      <c r="AZ22" t="n" s="27">
         <v>1255524.0</v>
       </c>
-      <c r="AZ22" t="n" s="27">
+      <c r="BA22" t="n" s="27">
         <v>1191496.0</v>
       </c>
-      <c r="BA22" t="n" s="27">
+      <c r="BB22" t="n" s="27">
         <v>1171348.0</v>
       </c>
-      <c r="BB22" t="n" s="27">
+      <c r="BC22" t="n" s="27">
         <v>1125511.0</v>
       </c>
-      <c r="BC22" t="n" s="27">
+      <c r="BD22" t="n" s="27">
         <v>1151087.0</v>
       </c>
-      <c r="BD22" t="n" s="27">
+      <c r="BE22" t="n" s="27">
         <v>1048971.0</v>
       </c>
-      <c r="BE22" t="n" s="27">
+      <c r="BF22" t="n" s="27">
         <v>1133023.0</v>
       </c>
-      <c r="BF22" t="n" s="27">
+      <c r="BG22" t="n" s="27">
         <v>945575.0</v>
       </c>
-      <c r="BG22" t="n" s="27">
+      <c r="BH22" t="n" s="27">
         <v>918543.0</v>
       </c>
-      <c r="BH22" t="n" s="27">
+      <c r="BI22" t="n" s="27">
         <v>893912.0</v>
       </c>
-      <c r="BI22" t="n" s="27">
+      <c r="BJ22" t="n" s="27">
         <v>880753.0</v>
       </c>
-      <c r="BJ22" t="n" s="27">
+      <c r="BK22" t="n" s="27">
         <v>842378.0</v>
       </c>
-      <c r="BK22" t="n" s="27">
+      <c r="BL22" t="n" s="27">
         <v>791943.0</v>
       </c>
-      <c r="BL22" t="n" s="27">
+      <c r="BM22" t="n" s="27">
         <v>788213.0</v>
       </c>
-      <c r="BM22" t="n" s="27">
+      <c r="BN22" t="n" s="27">
         <v>650949.0</v>
       </c>
-      <c r="BN22" t="n" s="27">
+      <c r="BO22" t="n" s="27">
         <v>598749.0</v>
       </c>
-      <c r="BO22" t="n" s="27">
+      <c r="BP22" t="n" s="27">
         <v>539050.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="C23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="D23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="E23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="F23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="G23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="H23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="I23" t="n" s="28">
         <v>28000.0</v>
       </c>
@@ -4583,312 +4644,318 @@
       <c r="BG23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BH23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BI23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BJ23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BK23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BL23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BM23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BN23" t="n" s="28">
         <v>28000.0</v>
       </c>
       <c r="BO23" t="n" s="28">
+        <v>28000.0</v>
+      </c>
+      <c r="BP23" t="n" s="28">
         <v>28000.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B24" t="n" s="31">
+        <v>4.6666664E7</v>
+      </c>
+      <c r="C24" t="n" s="31">
         <v>4.4337749E7</v>
       </c>
-      <c r="C24" t="n" s="31">
+      <c r="D24" t="n" s="31">
         <v>4.2523604E7</v>
       </c>
-      <c r="D24" t="n" s="31">
+      <c r="E24" t="n" s="31">
         <v>3.686666E7</v>
       </c>
-      <c r="E24" t="n" s="31">
+      <c r="F24" t="n" s="31">
         <v>3.0822224E7</v>
       </c>
-      <c r="F24" t="n" s="31">
+      <c r="G24" t="n" s="31">
         <v>2.4550723E7</v>
       </c>
-      <c r="G24" t="n" s="31">
+      <c r="H24" t="n" s="31">
         <v>2.4307608E7</v>
       </c>
-      <c r="H24" t="n" s="31">
+      <c r="I24" t="n" s="31">
         <v>2.3335841E7</v>
       </c>
-      <c r="I24" t="n" s="31">
+      <c r="J24" t="n" s="31">
         <v>2.2709216E7</v>
       </c>
-      <c r="J24" t="n" s="31">
+      <c r="K24" t="n" s="31">
         <v>2.1790154E7</v>
       </c>
-      <c r="K24" t="n" s="31">
+      <c r="L24" t="n" s="31">
         <v>2.1858302E7</v>
       </c>
-      <c r="L24" t="n" s="31">
+      <c r="M24" t="n" s="31">
         <v>2.0121767E7</v>
       </c>
-      <c r="M24" t="n" s="31">
+      <c r="N24" t="n" s="31">
         <v>1.8971033E7</v>
       </c>
-      <c r="N24" t="n" s="31">
+      <c r="O24" t="n" s="31">
         <v>1.4213426E7</v>
       </c>
-      <c r="O24" t="n" s="31">
+      <c r="P24" t="n" s="31">
         <v>1.6107501E7</v>
       </c>
-      <c r="P24" t="n" s="31">
+      <c r="Q24" t="n" s="31">
         <v>1.4590288E7</v>
       </c>
-      <c r="Q24" t="n" s="31">
+      <c r="R24" t="n" s="31">
         <v>1.4362575E7</v>
       </c>
-      <c r="R24" t="n" s="31">
+      <c r="S24" t="n" s="31">
         <v>1.4213426E7</v>
       </c>
-      <c r="S24" t="n" s="31">
+      <c r="T24" t="n" s="31">
         <v>1.3511182E7</v>
       </c>
-      <c r="T24" t="n" s="31">
+      <c r="U24" t="n" s="31">
         <v>1.3190228E7</v>
       </c>
-      <c r="U24" t="n" s="31">
+      <c r="V24" t="n" s="31">
         <v>1.2641691E7</v>
       </c>
-      <c r="V24" t="n" s="31">
+      <c r="W24" t="n" s="31">
         <v>1.2145924E7</v>
       </c>
-      <c r="W24" t="n" s="31">
+      <c r="X24" t="n" s="31">
         <v>1.1295754E7</v>
       </c>
-      <c r="X24" t="n" s="31">
+      <c r="Y24" t="n" s="31">
         <v>1.1307665E7</v>
       </c>
-      <c r="Y24" t="n" s="31">
+      <c r="Z24" t="n" s="31">
         <v>1.0952739E7</v>
       </c>
-      <c r="Z24" t="n" s="31">
+      <c r="AA24" t="n" s="31">
         <v>1.0699226E7</v>
       </c>
-      <c r="AA24" t="n" s="31">
+      <c r="AB24" t="n" s="31">
         <v>1.0729882E7</v>
       </c>
-      <c r="AB24" t="n" s="31">
+      <c r="AC24" t="n" s="31">
         <v>1.0718848E7</v>
       </c>
-      <c r="AC24" t="n" s="31">
+      <c r="AD24" t="n" s="31">
         <v>1.0690468E7</v>
       </c>
-      <c r="AD24" t="n" s="31">
+      <c r="AE24" t="n" s="31">
         <v>1.0751079E7</v>
       </c>
-      <c r="AE24" t="n" s="31">
+      <c r="AF24" t="n" s="31">
         <v>1.0714446E7</v>
       </c>
-      <c r="AF24" t="n" s="31">
+      <c r="AG24" t="n" s="31">
         <v>1.0971052E7</v>
       </c>
-      <c r="AG24" t="n" s="31">
+      <c r="AH24" t="n" s="31">
         <v>1.0978359E7</v>
       </c>
-      <c r="AH24" t="n" s="31">
+      <c r="AI24" t="n" s="31">
         <v>1.0354841E7</v>
       </c>
-      <c r="AI24" t="n" s="31">
+      <c r="AJ24" t="n" s="31">
         <v>1.0139918E7</v>
       </c>
-      <c r="AJ24" t="n" s="31">
+      <c r="AK24" t="n" s="31">
         <v>1.0381047E7</v>
       </c>
-      <c r="AK24" t="n" s="31">
+      <c r="AL24" t="n" s="31">
         <v>1.0060381E7</v>
       </c>
-      <c r="AL24" t="n" s="31">
+      <c r="AM24" t="n" s="31">
         <v>1.004861E7</v>
       </c>
-      <c r="AM24" t="n" s="31">
+      <c r="AN24" t="n" s="31">
         <v>1.0520194E7</v>
       </c>
-      <c r="AN24" t="n" s="31">
+      <c r="AO24" t="n" s="31">
         <v>1.0113466E7</v>
       </c>
-      <c r="AO24" t="n" s="31">
+      <c r="AP24" t="n" s="31">
         <v>9827507.0</v>
       </c>
-      <c r="AP24" t="n" s="31">
+      <c r="AQ24" t="n" s="31">
         <v>9937155.0</v>
       </c>
-      <c r="AQ24" t="n" s="31">
+      <c r="AR24" t="n" s="31">
         <v>1.0004926E7</v>
       </c>
-      <c r="AR24" t="n" s="31">
+      <c r="AS24" t="n" s="31">
         <v>1.0200508E7</v>
       </c>
-      <c r="AS24" t="n" s="31">
+      <c r="AT24" t="n" s="31">
         <v>9902667.0</v>
       </c>
-      <c r="AT24" t="n" s="31">
+      <c r="AU24" t="n" s="31">
         <v>9712339.0</v>
       </c>
-      <c r="AU24" t="n" s="31">
+      <c r="AV24" t="n" s="31">
         <v>9672446.0</v>
       </c>
-      <c r="AV24" t="n" s="31">
+      <c r="AW24" t="n" s="31">
         <v>9780614.0</v>
       </c>
-      <c r="AW24" t="n" s="31">
+      <c r="AX24" t="n" s="31">
         <v>9975685.0</v>
       </c>
-      <c r="AX24" t="n" s="31">
+      <c r="AY24" t="n" s="31">
         <v>1.0184544E7</v>
       </c>
-      <c r="AY24" t="n" s="31">
+      <c r="AZ24" t="n" s="31">
         <v>9526706.0</v>
       </c>
-      <c r="AZ24" t="n" s="31">
+      <c r="BA24" t="n" s="31">
         <v>9774557.0</v>
       </c>
-      <c r="BA24" t="n" s="31">
+      <c r="BB24" t="n" s="31">
         <v>9697729.0</v>
       </c>
-      <c r="BB24" t="n" s="31">
+      <c r="BC24" t="n" s="31">
         <v>9504062.0</v>
       </c>
-      <c r="BC24" t="n" s="31">
+      <c r="BD24" t="n" s="31">
         <v>1.009884E7</v>
       </c>
-      <c r="BD24" t="n" s="31">
+      <c r="BE24" t="n" s="31">
         <v>9379436.0</v>
       </c>
-      <c r="BE24" t="n" s="31">
+      <c r="BF24" t="n" s="31">
         <v>9363461.0</v>
       </c>
-      <c r="BF24" t="n" s="31">
+      <c r="BG24" t="n" s="31">
         <v>8853246.0</v>
       </c>
-      <c r="BG24" t="n" s="31">
+      <c r="BH24" t="n" s="31">
         <v>9050971.0</v>
       </c>
-      <c r="BH24" t="n" s="31">
+      <c r="BI24" t="n" s="31">
         <v>8459889.0</v>
       </c>
-      <c r="BI24" t="n" s="31">
+      <c r="BJ24" t="n" s="31">
         <v>8042622.0</v>
       </c>
-      <c r="BJ24" t="n" s="31">
+      <c r="BK24" t="n" s="31">
         <v>7592110.0</v>
       </c>
-      <c r="BK24" t="n" s="31">
+      <c r="BL24" t="n" s="31">
         <v>7480623.0</v>
       </c>
-      <c r="BL24" t="n" s="31">
+      <c r="BM24" t="n" s="31">
         <v>7097426.0</v>
       </c>
-      <c r="BM24" t="n" s="31">
+      <c r="BN24" t="n" s="31">
         <v>6174733.0</v>
       </c>
-      <c r="BN24" t="n" s="31">
+      <c r="BO24" t="n" s="31">
         <v>5735263.0</v>
       </c>
-      <c r="BO24" t="n" s="31">
+      <c r="BP24" t="n" s="31">
         <v>5444814.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B28" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B31" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B27:BO27"/>
-[...7 lines deleted...]
-    <mergeCell ref="A35:BO35"/>
+    <mergeCell ref="B27:BP27"/>
+    <mergeCell ref="B28:BP28"/>
+    <mergeCell ref="B29:BP29"/>
+    <mergeCell ref="B30:BP30"/>
+    <mergeCell ref="B31:BP31"/>
+    <mergeCell ref="B32:BP32"/>
+    <mergeCell ref="A1:BP1"/>
+    <mergeCell ref="A2:BP2"/>
+    <mergeCell ref="A35:BP35"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>