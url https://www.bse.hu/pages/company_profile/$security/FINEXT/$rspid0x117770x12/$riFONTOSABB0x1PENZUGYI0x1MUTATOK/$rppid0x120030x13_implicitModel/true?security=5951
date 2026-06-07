--- v0 (2026-04-13)
+++ v1 (2026-06-07)
@@ -68,73 +68,74 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:R7"/>
+  <dimension ref="A1:S7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="43.34765625" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="13.2890625" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="14.45703125" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="15.1171875" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="14.45703125" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="14.45703125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="B4" t="n">
         <v>2009.0</v>
       </c>
       <c r="C4" t="n">
         <v>2010.0</v>
       </c>
       <c r="D4" t="n">
         <v>2011.0</v>
       </c>
       <c r="E4" t="n">
         <v>2012.0</v>
       </c>
@@ -152,50 +153,53 @@
       </c>
       <c r="J4" t="n">
         <v>2017.0</v>
       </c>
       <c r="K4" t="n">
         <v>2018.0</v>
       </c>
       <c r="L4" t="n">
         <v>2019.0</v>
       </c>
       <c r="M4" t="n">
         <v>2020.0</v>
       </c>
       <c r="N4" t="n">
         <v>2021.0</v>
       </c>
       <c r="O4" t="n">
         <v>2022.0</v>
       </c>
       <c r="P4" t="n">
         <v>2023.0</v>
       </c>
       <c r="Q4" t="n">
         <v>2024.0</v>
       </c>
+      <c r="R4" t="n">
+        <v>2025.0</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>2</v>
       </c>
       <c r="B5" t="n">
         <v>0.799830091148166</v>
       </c>
       <c r="C5" t="n">
         <v>0.5779476968660648</v>
       </c>
       <c r="D5" t="n">
         <v>0.4674783620263599</v>
       </c>
       <c r="E5" t="n">
         <v>7.065071105176471E-4</v>
       </c>
       <c r="F5" t="n">
         <v>0.4779959074621798</v>
       </c>
       <c r="G5" t="n">
         <v>0.4848245586905622</v>
       </c>
       <c r="H5" t="n">
         <v>0.3658899253372729</v>
@@ -205,50 +209,53 @@
       </c>
       <c r="J5" t="n">
         <v>0.005943668481964551</v>
       </c>
       <c r="K5" t="n">
         <v>0.660889730620084</v>
       </c>
       <c r="L5" t="n">
         <v>0.7527587450414713</v>
       </c>
       <c r="M5" t="n">
         <v>0.8252732026728049</v>
       </c>
       <c r="N5" t="n">
         <v>0.9830123977842258</v>
       </c>
       <c r="O5" t="n">
         <v>0.8517754409129492</v>
       </c>
       <c r="P5" t="n">
         <v>1.0070069240018242</v>
       </c>
       <c r="Q5" t="n">
         <v>0.8847980824040106</v>
       </c>
+      <c r="R5" t="n">
+        <v>0.8889403054141601</v>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="n">
         <v>0.8137781106597506</v>
       </c>
       <c r="C6" t="n">
         <v>2.777644021657947</v>
       </c>
       <c r="D6" t="n">
         <v>1.7577902949829876</v>
       </c>
       <c r="E6" t="n">
         <v>0.7538979740502442</v>
       </c>
       <c r="F6" t="n">
         <v>2.1399647934519397</v>
       </c>
       <c r="G6" t="n">
         <v>2.3925511806153135</v>
       </c>
       <c r="H6" t="n">
         <v>2.0645122758264662</v>
@@ -258,50 +265,53 @@
       </c>
       <c r="J6" t="n">
         <v>-0.017113972657939805</v>
       </c>
       <c r="K6" t="n">
         <v>0.2510710677500992</v>
       </c>
       <c r="L6" t="n">
         <v>0.17656769643787315</v>
       </c>
       <c r="M6" t="n">
         <v>0.18504033789974747</v>
       </c>
       <c r="N6" t="n">
         <v>0.10039567396465313</v>
       </c>
       <c r="O6" t="n">
         <v>0.13818023200980856</v>
       </c>
       <c r="P6" t="n">
         <v>-0.020675262932404605</v>
       </c>
       <c r="Q6" t="n">
         <v>0.011341878717899998</v>
       </c>
+      <c r="R6" t="n">
+        <v>0.0960137502479011</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="n">
         <v>0.4520600575996822</v>
       </c>
       <c r="C7" t="n">
         <v>1.7583307561035846</v>
       </c>
       <c r="D7" t="n">
         <v>1.1966941305512333</v>
       </c>
       <c r="E7" t="n">
         <v>0.7531502477121609</v>
       </c>
       <c r="F7" t="n">
         <v>1.4467893843374877</v>
       </c>
       <c r="G7" t="n">
         <v>1.609368020823263</v>
       </c>
       <c r="H7" t="n">
         <v>1.5093415963775907</v>
@@ -311,47 +321,50 @@
       </c>
       <c r="J7" t="n">
         <v>-0.01701285389445904</v>
       </c>
       <c r="K7" t="n">
         <v>0.15116660854803599</v>
       </c>
       <c r="L7" t="n">
         <v>0.10073702210151884</v>
       </c>
       <c r="M7" t="n">
         <v>0.10137678985742359</v>
       </c>
       <c r="N7" t="n">
         <v>0.05062819668642044</v>
       </c>
       <c r="O7" t="n">
         <v>0.07462040426547828</v>
       </c>
       <c r="P7" t="n">
         <v>-0.010301540410822126</v>
       </c>
       <c r="Q7" t="n">
         <v>0.006017556375818109</v>
       </c>
+      <c r="R7" t="n">
+        <v>0.050829781128166364</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:Q1"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>