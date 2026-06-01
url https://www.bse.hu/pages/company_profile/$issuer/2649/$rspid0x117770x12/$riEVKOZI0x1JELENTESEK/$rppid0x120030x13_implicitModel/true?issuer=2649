--- v0 (2025-10-05)
+++ v1 (2026-06-01)
@@ -6,104 +6,110 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="40">
   <si>
     <t>Mid-year reports - MBH Bank Plc.</t>
   </si>
   <si>
     <t>Non-audited, consolidated, in compliance with IFRS (Business Year: January 1 - December 31)</t>
   </si>
   <si>
     <t>Key P&amp;L Figures</t>
   </si>
   <si>
+    <t>Jan 2025 - Jun 2025 (1)</t>
+  </si>
+  <si>
     <t>Jan 2024 - Jun 2024 (1)</t>
   </si>
   <si>
     <t>Jan 2023 - Jun 2023 (1)</t>
   </si>
   <si>
     <t>Jan 2022 - Jun 2022 (2)</t>
   </si>
   <si>
     <t>Jan 2021 - Jun 2021 (2)</t>
   </si>
   <si>
     <t>Jan 2020 - Jun 2020 (2)</t>
   </si>
   <si>
     <t>Jan 2019 - Jun 2019 (2)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>(million HUF)</t>
   </si>
   <si>
     <t>Net interest income</t>
   </si>
   <si>
     <t>Total non-interest income</t>
   </si>
   <si>
     <t>Provisions for loans</t>
   </si>
   <si>
     <t>Operating profit (EBIT)</t>
   </si>
   <si>
     <t>Profit before tax</t>
   </si>
   <si>
     <t>Profit after tax</t>
   </si>
   <si>
     <t>Key Balance Sheet Items</t>
+  </si>
+  <si>
+    <t>30 Jun 2025</t>
   </si>
   <si>
     <t>30 Jun 2024</t>
   </si>
   <si>
     <t>30 Jun 2023</t>
   </si>
   <si>
     <t>30 Jun 2022</t>
   </si>
   <si>
     <t>30 Jun 2021</t>
   </si>
   <si>
     <t>30 Jun 2020</t>
   </si>
   <si>
     <t>30 Jun 2019</t>
   </si>
   <si>
     <t>Placement with other banks</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
@@ -260,555 +266,616 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="1" max="1" width="75.37890625" customWidth="true" bestFit="true"/>
+    <col min="1" max="1" width="65.95703125" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="22.23828125" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="22.23828125" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="22.23828125" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C4" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D4" t="s" s="1">
         <v>5</v>
       </c>
       <c r="E4" t="s" s="1">
         <v>6</v>
       </c>
       <c r="F4" t="s" s="1">
         <v>7</v>
       </c>
       <c r="G4" t="s" s="1">
         <v>8</v>
       </c>
+      <c r="H4" t="s" s="1">
+        <v>9</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G5" t="s" s="2">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="H5" t="s" s="2">
+        <v>11</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6" t="n" s="4">
+        <v>236025.0</v>
+      </c>
+      <c r="C6" t="n" s="4">
         <v>267350.0</v>
       </c>
-      <c r="C6" t="n" s="4">
+      <c r="D6" t="n" s="4">
         <v>283337.0</v>
       </c>
-      <c r="D6" t="n" s="4">
+      <c r="E6" t="n" s="4">
         <v>113591.0</v>
       </c>
-      <c r="E6" t="n" s="4">
+      <c r="F6" t="n" s="4">
         <v>24159.0</v>
       </c>
-      <c r="F6" t="n" s="4">
+      <c r="G6" t="n" s="4">
         <v>14471.0</v>
       </c>
-      <c r="G6" t="n" s="4">
+      <c r="H6" t="n" s="4">
         <v>21514.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7" t="n" s="5">
-        <v>81511.0</v>
+        <v>84474.0</v>
       </c>
       <c r="C7" t="n" s="5">
+        <v>82691.0</v>
+      </c>
+      <c r="D7" t="n" s="5">
         <v>71941.0</v>
       </c>
-      <c r="D7" t="n" s="5">
+      <c r="E7" t="n" s="5">
         <v>23075.0</v>
       </c>
-      <c r="E7" t="n" s="5">
+      <c r="F7" t="n" s="5">
         <v>11633.0</v>
       </c>
-      <c r="F7" t="n" s="5">
+      <c r="G7" t="n" s="5">
         <v>11291.0</v>
       </c>
-      <c r="G7" t="n" s="5">
+      <c r="H7" t="n" s="5">
         <v>11716.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8" t="n" s="6">
-        <v>16332.0</v>
+        <v>-5388.0</v>
       </c>
       <c r="C8" t="n" s="6">
+        <v>16509.0</v>
+      </c>
+      <c r="D8" t="n" s="6">
         <v>30080.0</v>
       </c>
-      <c r="D8" t="n" s="6">
+      <c r="E8" t="n" s="6">
         <v>-4372.0</v>
       </c>
-      <c r="E8" t="n" s="6">
+      <c r="F8" t="n" s="6">
         <v>1709.0</v>
       </c>
-      <c r="F8" t="n" s="6">
+      <c r="G8" t="n" s="6">
         <v>-2927.0</v>
       </c>
-      <c r="G8" t="n" s="6">
+      <c r="H8" t="n" s="6">
         <v>4562.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" t="n" s="7">
+        <v>62775.0</v>
+      </c>
+      <c r="C9" t="n" s="7">
         <v>145730.0</v>
       </c>
-      <c r="C9" t="n" s="7">
+      <c r="D9" t="n" s="7">
         <v>132439.0</v>
       </c>
-      <c r="D9" t="n" s="7">
+      <c r="E9" t="n" s="7">
         <v>39388.0</v>
       </c>
-      <c r="E9" t="n" s="7">
+      <c r="F9" t="n" s="7">
         <v>39490.0</v>
       </c>
-      <c r="F9" t="n" s="7">
+      <c r="G9" t="n" s="7">
         <v>-119.0</v>
       </c>
-      <c r="G9" t="n" s="7">
+      <c r="H9" t="n" s="7">
         <v>2318.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10" t="n" s="9">
+        <v>68163.0</v>
+      </c>
+      <c r="C10" t="n" s="9">
         <v>129398.0</v>
       </c>
-      <c r="C10" t="n" s="9">
+      <c r="D10" t="n" s="9">
         <v>102359.0</v>
       </c>
-      <c r="D10" t="n" s="9">
+      <c r="E10" t="n" s="9">
         <v>36123.0</v>
       </c>
-      <c r="E10" t="n" s="9">
+      <c r="F10" t="n" s="9">
         <v>41904.0</v>
       </c>
-      <c r="F10" t="n" s="9">
+      <c r="G10" t="n" s="9">
         <v>-1949.0</v>
       </c>
-      <c r="G10" t="n" s="9">
+      <c r="H10" t="n" s="9">
         <v>7953.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11" t="n" s="10">
+        <v>53526.0</v>
+      </c>
+      <c r="C11" t="n" s="10">
         <v>108795.0</v>
       </c>
-      <c r="C11" t="n" s="10">
+      <c r="D11" t="n" s="10">
         <v>84708.0</v>
       </c>
-      <c r="D11" t="n" s="10">
+      <c r="E11" t="n" s="10">
         <v>33520.0</v>
       </c>
-      <c r="E11" t="n" s="10">
+      <c r="F11" t="n" s="10">
         <v>38225.0</v>
       </c>
-      <c r="F11" t="n" s="10">
+      <c r="G11" t="n" s="10">
         <v>-1986.0</v>
       </c>
-      <c r="G11" t="n" s="10">
+      <c r="H11" t="n" s="10">
         <v>8170.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s" s="11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s" s="11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s" s="11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s" s="11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F13" t="s" s="11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G13" t="s" s="11">
-        <v>23</v>
+        <v>24</v>
+      </c>
+      <c r="H13" t="s" s="11">
+        <v>25</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s" s="12">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G14" t="s" s="12">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="H14" t="s" s="12">
+        <v>11</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B15" t="n" s="15">
+        <v>161307.0</v>
+      </c>
+      <c r="C15" t="n" s="15">
         <v>152449.0</v>
       </c>
-      <c r="C15" t="n" s="15">
+      <c r="D15" t="n" s="15">
         <v>111992.0</v>
       </c>
-      <c r="D15" t="n" s="15">
+      <c r="E15" t="n" s="15">
         <v>1686882.0</v>
       </c>
-      <c r="E15" t="n" s="15">
+      <c r="F15" t="n" s="15">
         <v>92738.0</v>
       </c>
-      <c r="F15" t="n" s="15">
+      <c r="G15" t="n" s="15">
         <v>115124.0</v>
       </c>
-      <c r="G15" t="n" s="15">
+      <c r="H15" t="n" s="15">
         <v>67747.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B16" t="n" s="16">
-        <v>5524845.0</v>
+        <v>5915851.0</v>
       </c>
       <c r="C16" t="n" s="16">
+        <v>5513479.0</v>
+      </c>
+      <c r="D16" t="n" s="16">
         <v>4708313.0</v>
       </c>
-      <c r="D16" t="n" s="16">
+      <c r="E16" t="n" s="16">
         <v>4344046.0</v>
       </c>
-      <c r="E16" t="n" s="16">
+      <c r="F16" t="n" s="16">
         <v>1140032.0</v>
       </c>
-      <c r="F16" t="n" s="16">
+      <c r="G16" t="n" s="16">
         <v>991344.0</v>
       </c>
-      <c r="G16" t="n" s="16">
+      <c r="H16" t="n" s="16">
         <v>924823.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B17" t="n" s="18">
+        <v>260884.0</v>
+      </c>
+      <c r="C17" t="n" s="18">
         <v>216487.0</v>
       </c>
-      <c r="C17" t="n" s="18">
+      <c r="D17" t="n" s="18">
         <v>168399.0</v>
       </c>
-      <c r="D17" t="n" s="18">
+      <c r="E17" t="n" s="18">
         <v>143498.0</v>
       </c>
-      <c r="E17" t="n" s="18">
+      <c r="F17" t="n" s="18">
         <v>56421.0</v>
       </c>
-      <c r="F17" t="n" s="18">
+      <c r="G17" t="n" s="18">
         <v>57166.0</v>
       </c>
-      <c r="G17" t="n" s="18">
+      <c r="H17" t="n" s="18">
         <v>54350.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B18" t="n" s="22">
-        <v>1.1727053E7</v>
+        <v>1.2452278E7</v>
       </c>
       <c r="C18" t="n" s="22">
+        <v>1.1711501E7</v>
+      </c>
+      <c r="D18" t="n" s="22">
         <v>1.0487212E7</v>
       </c>
-      <c r="D18" t="n" s="22">
+      <c r="E18" t="n" s="22">
         <v>1.0189745E7</v>
       </c>
-      <c r="E18" t="n" s="22">
+      <c r="F18" t="n" s="22">
         <v>3034148.0</v>
       </c>
-      <c r="F18" t="n" s="22">
+      <c r="G18" t="n" s="22">
         <v>2207808.0</v>
       </c>
-      <c r="G18" t="n" s="22">
+      <c r="H18" t="n" s="22">
         <v>1827674.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B19" t="n" s="23">
+        <v>1171979.0</v>
+      </c>
+      <c r="C19" t="n" s="23">
         <v>1960262.0</v>
       </c>
-      <c r="C19" t="n" s="23">
+      <c r="D19" t="n" s="23">
         <v>2203364.0</v>
       </c>
-      <c r="D19" t="n" s="23">
+      <c r="E19" t="n" s="23">
         <v>2427047.0</v>
       </c>
-      <c r="E19" t="n" s="23">
+      <c r="F19" t="n" s="23">
         <v>708306.0</v>
       </c>
-      <c r="F19" t="n" s="23">
+      <c r="G19" t="n" s="23">
         <v>409201.0</v>
       </c>
-      <c r="G19" t="n" s="23">
+      <c r="H19" t="n" s="23">
         <v>196182.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B20" t="n" s="24">
-        <v>7626029.0</v>
+        <v>7925416.0</v>
       </c>
       <c r="C20" t="n" s="24">
+        <v>7610477.0</v>
+      </c>
+      <c r="D20" t="n" s="24">
         <v>6270902.0</v>
       </c>
-      <c r="D20" t="n" s="24">
+      <c r="E20" t="n" s="24">
         <v>6267540.0</v>
       </c>
-      <c r="E20" t="n" s="24">
+      <c r="F20" t="n" s="24">
         <v>1974896.0</v>
       </c>
-      <c r="F20" t="n" s="24">
+      <c r="G20" t="n" s="24">
         <v>1459948.0</v>
       </c>
-      <c r="G20" t="n" s="24">
+      <c r="H20" t="n" s="24">
         <v>1340175.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B21" t="n" s="26">
-        <v>1.0617451E7</v>
+        <v>1.1311023E7</v>
       </c>
       <c r="C21" t="n" s="26">
+        <v>1.0601899E7</v>
+      </c>
+      <c r="D21" t="n" s="26">
         <v>9594232.0</v>
       </c>
-      <c r="D21" t="n" s="26">
+      <c r="E21" t="n" s="26">
         <v>9461962.0</v>
       </c>
-      <c r="E21" t="n" s="26">
+      <c r="F21" t="n" s="26">
         <v>2798814.0</v>
       </c>
-      <c r="F21" t="n" s="26">
+      <c r="G21" t="n" s="26">
         <v>2011399.0</v>
       </c>
-      <c r="G21" t="n" s="26">
+      <c r="H21" t="n" s="26">
         <v>1656389.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B22" t="n" s="27">
+        <v>1141255.0</v>
+      </c>
+      <c r="C22" t="n" s="27">
         <v>1109602.0</v>
       </c>
-      <c r="C22" t="n" s="27">
+      <c r="D22" t="n" s="27">
         <v>892980.0</v>
       </c>
-      <c r="D22" t="n" s="27">
+      <c r="E22" t="n" s="27">
         <v>691946.0</v>
       </c>
-      <c r="E22" t="n" s="27">
+      <c r="F22" t="n" s="27">
         <v>235334.0</v>
       </c>
-      <c r="F22" t="n" s="27">
+      <c r="G22" t="n" s="27">
         <v>196409.0</v>
       </c>
-      <c r="G22" t="n" s="27">
+      <c r="H22" t="n" s="27">
         <v>171285.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B23" t="n" s="28">
         <v>322530.0</v>
       </c>
       <c r="C23" t="n" s="28">
         <v>322530.0</v>
       </c>
       <c r="D23" t="n" s="28">
+        <v>322530.0</v>
+      </c>
+      <c r="E23" t="n" s="28">
         <v>311320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="F23" t="n" s="28">
         <v>100000.0</v>
       </c>
       <c r="G23" t="n" s="28">
         <v>100000.0</v>
       </c>
+      <c r="H23" t="n" s="28">
+        <v>100000.0</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B24" t="n" s="31">
-        <v>1.1727053E7</v>
+        <v>1.2452278E7</v>
       </c>
       <c r="C24" t="n" s="31">
+        <v>1.1711501E7</v>
+      </c>
+      <c r="D24" t="n" s="31">
         <v>1.0487212E7</v>
       </c>
-      <c r="D24" t="n" s="31">
+      <c r="E24" t="n" s="31">
         <v>1.0189745E7</v>
       </c>
-      <c r="E24" t="n" s="31">
+      <c r="F24" t="n" s="31">
         <v>3034148.0</v>
       </c>
-      <c r="F24" t="n" s="31">
+      <c r="G24" t="n" s="31">
         <v>2207808.0</v>
       </c>
-      <c r="G24" t="n" s="31">
+      <c r="H24" t="n" s="31">
         <v>1827674.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B28" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="B27:G27"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:G31"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B28:H28"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A31:H31"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>